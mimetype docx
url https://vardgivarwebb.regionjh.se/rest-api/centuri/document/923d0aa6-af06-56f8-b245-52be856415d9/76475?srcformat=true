--- v0 (2026-01-17)
+++ v1 (2026-10-18)
@@ -10,446 +10,442 @@
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/media/image2.svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
-    <w:p w:rsidR="00E61872" w:rsidP="009A732E" w14:paraId="5C0879D1" w14:textId="77777777">
+    <w:p w:rsidR="00E61872" w:rsidP="009A732E" w14:paraId="79550161" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT \* FirstCap </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00975D5F" w:rsidR="00140B93">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Självskattning</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> av basala hygienrutin för Kommunen</w:t>
+        <w:t xml:space="preserve"> av basala hygienrutiner (BHR) för Kommunen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BA0431">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vård- och omsorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F45001" w:rsidP="00F45001" w14:paraId="4C361B98" w14:textId="77777777">
+    <w:p w:rsidR="00F45001" w:rsidP="00F45001" w14:paraId="4D22EB16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1922"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="3862"/>
       </w:tblGrid>
-      <w:tr w14:paraId="30D9DE41" w14:textId="77777777" w:rsidTr="009A732E">
+      <w:tr w14:paraId="616A6108" w14:textId="77777777" w:rsidTr="009A732E">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="52CD79CC" w14:textId="77777777">
+          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="4FA186C7" w14:textId="7BEDBF71">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk84516159"/>
             <w:r w:rsidRPr="00313B67">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Datum/tid</w:t>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="2FC6704F" w14:textId="77777777">
+          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="02BC6DB1" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00313B67">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Yrkeskategori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3862" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="6ACF616F" w14:textId="77777777">
+          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="11C8DA46" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00313B67">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1D6D700C" w14:textId="77777777" w:rsidTr="009A732E">
+      <w:tr w14:paraId="55C98C47" w14:textId="77777777" w:rsidTr="009A732E">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="31303210" w14:textId="77777777">
+          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="49196A30" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="20FD7079" w14:textId="77777777">
+          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="6F0B9E0F" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3862" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="35D09192" w14:textId="77777777">
+          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="2BBB917F" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="0A704651" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="30176326" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="10464F9F" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="0C437D1A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313B67">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="74693118" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="14230F30" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313B67">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruktion </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="028D579D" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="200A5585" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Självskattningsformuläret utförs av vårdpersonal som har patientnära arbete. </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk97213436"/>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Vårdhygien rekommenderar att mätning via självskattningsblankett görs minst en gång/kvartal, oftare vid behov, lämpligen på Apt för att nå så många som möjligt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862945" w:rsidP="009A732E" w14:paraId="0366D91D" w14:textId="77777777">
+    <w:p w:rsidR="00862945" w:rsidP="009A732E" w14:paraId="477F81D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Mätningen är anonym, dvs inget namn på blanketten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="1BA3CE0F" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="01A4191A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00D120B2" w:rsidP="009A732E" w14:paraId="7624D979" w14:textId="77777777">
+    <w:p w:rsidR="005D5600" w:rsidRPr="005D5600" w:rsidP="005D5600" w14:paraId="3963AD47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5600">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Självskattningen besvaras utifrån hur man vanligen arbetar vid de olika momenten. Samtliga frågor besvaras Ja/Nej med ett kryss i respektive ruta, om nej beskriv varför. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="77F6F54D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A732E" w:rsidP="009A732E" w14:paraId="582D88A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext-RJH"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D120B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Resultatet sammanställs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66A77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Självskattningen gäller antingen den första vårdtagaren som personalen haft kontakt med under arbetspasset eller så besvaras frågorna utifrån hur man vanligen arbetar.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Brdtext-RJH"/>
+        <w:t xml:space="preserve"> redovisas och diskuteras med personalgruppen vid gemensamma möten. Syftet med självskattningen är, utöver att personalen blir påmind och informerad, att identifiera vilka </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0431">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">eventuella </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Samtliga frågor besvaras, med ett kryss i respektive ruta.</w:t>
+        <w:t>brister som finns och att arbeta med förbättringsåtgärder kring dessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="6FE14093" w14:textId="77777777">
+    <w:p w:rsidR="005D5600" w:rsidP="009A732E" w14:paraId="300DCCA6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E66A77">
+    </w:p>
+    <w:p w:rsidR="005D5600" w:rsidRPr="00E66A77" w:rsidP="005D5600" w14:paraId="0B1ED26C" w14:textId="216C7495">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext-RJH"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Läs tex i informationsrutan innan självskattning men besvara frågorna sanningsenligt.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Brdtext-RJH"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Brdtext-RJH"/>
+        <w:t>Läs tex i informationsrutan</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> för repetition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66A77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Resultatet sammanställs,</w:t>
-[...23 lines deleted...]
-        <w:t>brister som finns och att arbeta med förbättringsåtgärder kring dessa.</w:t>
+        <w:t>men besvara frågorna sanningsenligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="670C8B28" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E66A77" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="67436FA5" w14:textId="77777777">
+    <w:p w:rsidR="00E66A77" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="4392DBCB" w14:textId="0A086849">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Korrekt desinfektion av händerna</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> innebär att händerna desinfekteras med </w:t>
       </w:r>
@@ -459,160 +455,172 @@
         </w:rPr>
         <w:t xml:space="preserve">tillräcklig mängd för att möjliggöra </w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00BA0431">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>arbetning</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> över handens alla delar under minst 30sek.</w:t>
       </w:r>
       <w:r w:rsidR="00BA0431">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Handdesinfektion ska göras o</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5600">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2-3 pump) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0431">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Handdesinfektion ska göras o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>medelbart vid ankomst till medborgarens hem och innan du lämnar det, före och efter användning av handskar samt före hantering av ren/steril produkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E66A77" w:rsidP="009A732E" w14:paraId="211EFF49" w14:textId="77777777">
+    <w:p w:rsidR="00E66A77" w:rsidP="009A732E" w14:paraId="7406DE79" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="3D344E0A" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="4691BF18" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tvätta händerna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6658F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>med flytande tvål och vatten före handdesinfektion om händerna är synligt smutsiga/känns smutsiga. Händerna ska även tvättas efter kontakt med patient/miljö då patient har/haft kräkning eller diarré.</w:t>
       </w:r>
       <w:r w:rsidRPr="00313B67" w:rsidR="000C5728">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="1AA2AA28" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="605CCE5D" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="6D666FCF" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="6365AD09" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Korrekt användning av handskar</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> innebär att handskar används vid risk för kontakt med kroppsvätska så som blod, tårvätska, sårvätska, urin, avföring, kräkning och sekret. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="0DDC49A5" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="4EAC17A6" w14:textId="2E6A33C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Handskar tas av direkt efter </w:t>
       </w:r>
       <w:r w:rsidR="00862945">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">att </w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
@@ -622,172 +630,235 @@
       </w:r>
       <w:r w:rsidR="00862945">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> som innebar risk för kroppsvätska</w:t>
       </w:r>
       <w:r w:rsidR="00862945">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> är utfört</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="005D5600">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Desinfekterade händer är renare än handskar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="005D5600">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Överanvändning av handskar kan leda till ökad smittspridning</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5600">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/VRI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="005D5600">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt handeksem).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="5701F2B7" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="3B140BEE" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="00C94408" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="0B1A6E06" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Korrekt användning av engångsförkläde:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="44438973" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="0FFB9760" w14:textId="7D1A2AAB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E66A77">
-[...3 lines deleted...]
-        <w:t>När det finns risk för att arbetskläderna kan förorenas genom direktkontakt med en vårdtagare, kroppsvätskor eller annat biologiskt material (t.ex. hud och hudfragment) som vid, bäddning och hantering av smutstvätt.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bärs n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66A77" w:rsidR="00BB0A3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>risk för att arbetskläderna kan förorenas genom direktkontakt med en vårdtagare, kroppsvätskor eller annat biologiskt material (t.ex. hud och hudfragment) som vid, bäddning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hantering av kompressionsstrumpor/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lindor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66A77" w:rsidR="00BB0A3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och hantering av smutstvätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="6DFCD080" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="41EB0462" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="16D7ADFF" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="7013FA84" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arbetskläderna.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Endast arbetskläder tillhandahållna av arbetsgivaren får användas. Arbetskläderna ska ha korta ärmar och tvättas på arbetsplatsen</w:t>
       </w:r>
       <w:r w:rsidR="00BA0431">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (60°) eller av tvätteri</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="6B3ACDE6" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="497E8EC4" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="49F9EE95" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="1737D5F0" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ring, armband</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77" w:rsidR="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -802,2237 +873,2060 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>nagellack</w:t>
       </w:r>
       <w:r w:rsidR="009D1BAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> eller lösnaglar</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> hindrar adekvat handdesinfektion och får ej användas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="1442B80D" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="54171EC5" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="5E9B901B" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00E66A77" w:rsidP="009A732E" w14:paraId="16044974" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Långt hår/skägg</w:t>
       </w:r>
       <w:r w:rsidR="009D1BAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/huvudduk</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> skall vara uppsatt</w:t>
       </w:r>
       <w:r w:rsidR="009D1BAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att inte hänga ner i arbetsfältet</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66A77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="26166B0F" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="009A732E" w14:paraId="3D82B178" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8217" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4057"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="575"/>
-        <w:gridCol w:w="1692"/>
-        <w:gridCol w:w="1294"/>
+        <w:gridCol w:w="3049"/>
       </w:tblGrid>
-      <w:tr w14:paraId="1A9E215B" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="2B0370C9" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4515EC86" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="59DF29A0" w14:textId="364ED79C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C5728">
+            <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Använde du?</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>Använde</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000C5728">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000C5728">
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="70C5B535" w14:textId="77777777">
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="614CC194" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6BC5B42D" w14:textId="77777777">
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="58AB3E87" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3C8AB33C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="27B23874" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="186698DB" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3F724F0A" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3E0AA3EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>vid ankomst till medborgarens hem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1F4F0834" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="393F1A21" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="35FA7700" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6C342667" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="44DA40D3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="03F5BA85" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6EFB0239" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="36D86F36" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="7B2C7781" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3302BB89" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>innan du lämnade medborgarens hem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="73F186FF" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="0AE15688" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="13D4DDA6" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="29F31F0D" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="01C15822" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="715EB0B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4061D1B0" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="45EC55B9" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="2E913001" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="282F4356" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> innan</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> handskar eller omläggningsmaterial togs ur sin förpackning eller </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>innan</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> hantering av</w:t>
             </w:r>
-            <w:r w:rsidR="00700FC2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ren/</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> steril produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="12EB7467" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3836F01E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6DDD4551" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="47FC980C" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="2EA67961" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="438B46D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="322A1B32" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="227B9381" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="03B611CD" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="16A1855B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Handdesinfektion </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">efter </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>användning av handskar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="7AD5962C" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4D85C428" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6EEF18BB" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="161B58CB" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1FC3130B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="19BE3EAD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3CB66500" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="70BF2D93" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="14621087" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="79D68118" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handskar endast vid kontakt med, eller risk för kontakt med, kroppsvätskor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1120C9D6" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="35236FA1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="31EBD276" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="764B2AD0" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="2B7E3B59" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="24B7803A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D6A2C6C" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="5A2D6C2A" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3C4D7928" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="714453B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Skyddsförkläde t. ex vid:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="032DCA4D" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="654C824C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="0EB6AC7D" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="432F9053" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1103F9F4" w14:textId="77777777">
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="12C09D84" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6098B525" w14:textId="77777777">
+      </w:tr>
+      <w:tr w14:paraId="4E351C5E" w14:textId="77777777" w:rsidTr="00DA6748">
+        <w:tblPrEx>
+          <w:tblW w:w="8217" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1B9B6719" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>När du hjälpt en patient med:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="33CEDA69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>•Toalettbesök</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="219DCE0E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>• Personlig omvårdnad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3DF6B5BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>• Bäddning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3CA71EE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="725863F1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="43FF1C52" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6D0D0B22" w14:textId="77777777" w:rsidTr="00DA6748">
+        <w:tblPrEx>
+          <w:tblW w:w="8217" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="668E0FD9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>• Byte av inkontinensskydd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>blöj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>or)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="7302DF88" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>• Av- och påklädning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="50464D3B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="340DAEC5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="0BF68958" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="39241CB7" w14:textId="77777777" w:rsidTr="00DA6748">
+        <w:tblPrEx>
+          <w:tblW w:w="8217" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="2870F5FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>• Såromläggning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1099AE46" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>• KAD / RIK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="72BF7238" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="358DB06D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="17B61699" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="297C5828" w14:textId="77777777" w:rsidTr="00DA6748">
+        <w:tblPrEx>
+          <w:tblW w:w="8217" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="396E60DD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Hantering av smutstvätt/avfall </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="5A86C398" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Städning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="7F0A78BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4FC687F5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="0E5A9CBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="62F7CCD7" w14:textId="77777777" w:rsidTr="00DA6748">
+        <w:tblPrEx>
+          <w:tblW w:w="8217" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="224EC941" w14:textId="43D3AE85">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Arbeta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="438B8A78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="5B4BFED9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="0D7CC232" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="312D44E4" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="272520F1" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4D371F39" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="577A42D9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>När du hjälpt en patient med:</w:t>
-[...38 lines deleted...]
-              <w:t>• Bäddning</w:t>
+              <w:t>I för arbetspasset rena arbetskläder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4A6FB3FD" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="08636A82" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3A58D1F1" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="12E33321" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="68F9B160" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4E1699E6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="33D3C11A" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="266AACD9" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="30B8B8BE" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="566D8FF9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>• Byte av inkontinensskydd</w:t>
-[...30 lines deleted...]
-              <w:t>• Av- och påklädning</w:t>
+              <w:t>I överdel med kort ärm som slutar ovanför armbågen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="040F3408" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="443915CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="564BBF24" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="579CC238" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="5D064B36" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="55804C7A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="763A7C4F" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="77F0AE64" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="5DA3C55B" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6575C1B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>• Såromläggning</w:t>
-[...24 lines deleted...]
-              <w:t>• KAD / RIK</w:t>
+              <w:t>Utan ring/ringar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4C6AD4A6" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="71959538" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="396CB30E" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="0A7CF11C" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="128A7C55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="65D08D70" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1A693503" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="52756B8F" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3CBFEB4B" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="675F2F9B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">• Hantering av smutstvätt/avfall </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">• Städning </w:t>
+              <w:t>Utan armband/armbandsur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3F2C72DF" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="49B2421F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="273FA2B7" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1902C5C1" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="569F7FEB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3FFB4059" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="27D47FD9" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="3DEFE5D6" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="51237AE5" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0027510B" w14:paraId="7DAC3180" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Utan sår, plåster, bandage, förband, stödskenor eller motsvarande på händer/underarmar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="51F3F28F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="16AD49EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="10F97A6A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="25E4C565" w14:textId="77777777" w:rsidTr="00DA6748">
+        <w:tblPrEx>
+          <w:tblW w:w="8217" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="37511F6E" w14:textId="61FD96D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000C5728">
+              <w:t>Arbeta</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Arbetade du:</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000C5728">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000C5728">
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1DA0406E" w14:textId="77777777">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="3E2F8CE3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="413CB6B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="513A1A37" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5728">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1A130BD4" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="780745F0" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1E39710A" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="547568AA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>I för arbetspasset rena arbetskläder</w:t>
+              <w:t>Med korta naglar, utan nagellack/ konstgjorda naglar/konstgjort material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1CB251DE" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="373D2BB5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="7FFB8531" w14:textId="77777777">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="40C29273" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="03791B80" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="44F7AAC7" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="3A7E6F48" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="67B98367" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4A130E89" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>I överdel med kort ärm som slutar ovanför armbågen</w:t>
+              <w:t>I kort eller uppsatt hår/skägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="52F2F9E2" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="58216B78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="4E69296B" w14:textId="77777777">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="1524C24C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="3E3EA012" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24352436" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="01081AD5" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6C5F6C1B" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1F7FE996" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5728">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Utan ring/ringar</w:t>
+              <w:t>I uppsatt eller instoppad huvudduk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="23C34384" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="0930DD76" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="1501F499" w14:textId="77777777">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="32ACB3A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="2675324A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3FB19D2D" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="65C9BD28" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="25BAFCC4" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Utan armband/armbandsur</w:t>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="001212D8" w:rsidP="001212D8" w14:paraId="2EF9FB94" w14:textId="0EC12432">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001212D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tvätta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r du alltid</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="000C5728" w:rsidP="001212D8" w14:paraId="473517F6" w14:textId="4CDFB23E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001212D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>änderna när de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001212D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>är</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001212D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> synligt smutsiga/kän</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001212D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> smutsiga?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="117FBA2E" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="5AE50A60" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0046198D" w14:paraId="6C163B6B" w14:textId="77777777">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="1FCBEA7B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="6CEF2FD9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="798CE332" w14:textId="77777777" w:rsidTr="001212D8">
+      <w:tr w14:paraId="0EFC82DB" w14:textId="77777777" w:rsidTr="00DA6748">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8217" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="000C5728" w:rsidP="0027510B" w14:paraId="1BE78EC2" w14:textId="77777777">
-[...83 lines deleted...]
-            <w:r w:rsidRPr="000C5728">
+          <w:p w:rsidR="00DA6748" w:rsidP="001212D8" w14:paraId="076A97C7" w14:textId="6DDC2AAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001212D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Arbetade du:</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000C5728">
+              <w:t>Tvätta</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000C5728">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001212D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...63 lines deleted...]
-              <w:t>Med korta naglar, utan nagellack/ konstgjorda naglar/konstgjort material</w:t>
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> händerna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001212D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>efter kontakt med patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001212D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>miljö då patient haft kräkning eller diarré?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="7C9B8DCE" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="1F4D6484" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A732E" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="769C1D81" w14:textId="77777777">
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="7715F0C5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
-[...390 lines deleted...]
-          <w:p w:rsidR="001212D8" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="2330FF00" w14:textId="77777777">
+            <w:tcW w:w="3049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA6748" w:rsidRPr="00313B67" w:rsidP="0046198D" w14:paraId="1FC2A716" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="009A732E" w:rsidP="009A732E" w14:paraId="43F982A6" w14:textId="77777777">
+    <w:p w:rsidR="009A732E" w:rsidP="009A732E" w14:paraId="0834B29A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F45001" w:rsidRPr="001212D8" w:rsidP="001212D8" w14:paraId="22190E91" w14:textId="08DF0152">
+    <w:p w:rsidR="00F45001" w:rsidRPr="001212D8" w:rsidP="001212D8" w14:paraId="68B46368" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313B67">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Har du svarat JA på alla frågor så har du arbetat korrekt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> :)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="00E33AE4">
       <w:headerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2443" w:right="1871" w:bottom="1701" w:left="1871" w:header="624" w:footer="709" w:gutter="0"/>
@@ -3100,294 +2994,294 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt10"/>
+      <w:tblStyle w:val="Tabellrutnt11"/>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="3256"/>
       <w:gridCol w:w="4262"/>
       <w:gridCol w:w="986"/>
       <w:gridCol w:w="852"/>
     </w:tblGrid>
-    <w:tr w14:paraId="796DF7C7" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="713C762E" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="264"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="722E9607" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="188D6E1F" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="003E70C0" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="04C65DE0" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="76781FEE" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="490C2035" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="5E46E01F" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="4247BBD6" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="263"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="0AC7815C" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="378EB640" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="22BA67D6" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="78F292AF" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="642E462C" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="0CF230D3" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="053FB81C" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="270296F8" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:gridBefore w:val="1"/>
         <w:gridAfter w:val="1"/>
         <w:wBefore w:w="567" w:type="dxa"/>
         <w:wAfter w:w="852" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8504" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="6010F2CE" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="54FDC886" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:t>Original lagras och godkänns elektroniskt. Utskrifter gäller endast efter verifiering mot systemet att utgåvan fortfarande är giltig.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="7886B387" w14:textId="77777777">
+  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="29667D37" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="76C0EE13" w14:textId="77777777">
+  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="41603142" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>475036</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>301925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1751433" cy="673100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5"/>
@@ -3409,106 +3303,106 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1751433" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid0"/>
+      <w:tblStyle w:val="TableGrid2"/>
       <w:tblW w:w="9899" w:type="dxa"/>
       <w:tblInd w:w="-907" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4128"/>
       <w:gridCol w:w="4541"/>
       <w:gridCol w:w="1230"/>
     </w:tblGrid>
-    <w:tr w14:paraId="3DB08991" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="7C06A2A0" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="627A5133" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="224E9289" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="098A0CF0" w14:textId="77777777">
+        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="3B585847" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Workflow \* MERGEFORMAT \*</w:instrText>
           </w:r>
           <w:r w:rsidR="00F337B5">
@@ -3532,121 +3426,121 @@
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>BLANKETT</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="101F0CE3" w14:textId="77777777">
+        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="473F72B6" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT  </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Självskattning av basala hygienrutin för Kommunen</w:t>
+            <w:t>Självskattning av basala hygienrutiner (BHR) för Kommunen</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="123E0EB3" w14:textId="77777777">
+        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="68207E91" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="71C69F46" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="41A46155" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
@@ -3717,51 +3611,51 @@
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="6BD92DBF" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="5A36DFDB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_</w:instrText>
           </w:r>
           <w:r>
@@ -3797,233 +3691,229 @@
             <w:instrText>\*Upper</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>76475-4</w:t>
+            <w:t>76475-5</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="05BCF931" w14:textId="77777777">
+        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="0636B692" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="71395254" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="482C4521" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="983"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="389A656E" w14:textId="77777777">
+        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="2599DF0B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_WorkUnit \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Patientsäkerhet</w:t>
+            <w:t>Ledningsstöd Hälso- och sjukvård</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="1631FA11" w14:textId="38147237">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="1B0E79D9" w14:textId="01D5F67B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>Vårdhygien</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="16530E22" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="005D5600" w:rsidP="006C2C5F" w14:paraId="15652CF0" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud9"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="0B51EB6C" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="005D5600" w:rsidP="006C2C5F" w14:paraId="6579A204" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud7vnster"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="60C14322" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="005D5600" w:rsidP="006C2C5F" w14:paraId="06496174" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E47EFD" w:rsidRPr="00822C0F" w:rsidP="00982122" w14:paraId="3F185EB2" w14:textId="77777777">
+  <w:p w:rsidR="00E47EFD" w:rsidRPr="005D5600" w:rsidP="00982122" w14:paraId="6564E059" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="075B2B0D" w14:textId="77777777">
+  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="7E3AF569" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2085"/>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="001E1BEB">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>453390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>306070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1774800" cy="680400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4322,199 +4212,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="07627565"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="123C4259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60368A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4584,51 +4325,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="21CF2B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DE66B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1665" w:hanging="1305"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4697,51 +4438,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="29932143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93D4968E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4810,51 +4551,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="3A022707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01A471BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4924,51 +4665,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="56D02020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC02E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5038,51 +4779,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="6AFA49C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C1E2728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5153,141 +4894,138 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1223784841">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1742024449">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1749232669">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1075860528">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1075860528">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5" w16cid:durableId="816918001">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="846866552">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1646160865">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="297805085">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1349143475">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2030136898">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1069502945">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1703823496">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2058431971">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637837157">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="584460847">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1613319856">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1410614115">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1727144835">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1725253833">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="383336302">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1884711191">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="444930359">
-[...1 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00975D5F"/>
     <w:rsid w:val="00003DD7"/>
     <w:rsid w:val="000364F5"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="000559F7"/>
     <w:rsid w:val="00060C2E"/>
+    <w:rsid w:val="000674EC"/>
     <w:rsid w:val="00077AB2"/>
     <w:rsid w:val="000936A7"/>
     <w:rsid w:val="0009433F"/>
     <w:rsid w:val="000956D3"/>
     <w:rsid w:val="000A38B7"/>
     <w:rsid w:val="000B7CDE"/>
     <w:rsid w:val="000C2EF5"/>
     <w:rsid w:val="000C4469"/>
     <w:rsid w:val="000C5728"/>
     <w:rsid w:val="000E57FA"/>
     <w:rsid w:val="00101184"/>
     <w:rsid w:val="00104041"/>
     <w:rsid w:val="001121C1"/>
     <w:rsid w:val="00117EB6"/>
     <w:rsid w:val="001212D8"/>
     <w:rsid w:val="00121764"/>
     <w:rsid w:val="00136754"/>
     <w:rsid w:val="00140B93"/>
     <w:rsid w:val="0017789C"/>
     <w:rsid w:val="0018483D"/>
     <w:rsid w:val="00190C5E"/>
     <w:rsid w:val="001B0D52"/>
     <w:rsid w:val="001B1282"/>
     <w:rsid w:val="001B58E8"/>
     <w:rsid w:val="001B7097"/>
@@ -5339,230 +5077,234 @@
     <w:rsid w:val="004D683C"/>
     <w:rsid w:val="004D76C0"/>
     <w:rsid w:val="004E1AD2"/>
     <w:rsid w:val="004F0685"/>
     <w:rsid w:val="004F29E8"/>
     <w:rsid w:val="004F462C"/>
     <w:rsid w:val="005012B8"/>
     <w:rsid w:val="00531BB9"/>
     <w:rsid w:val="00537E25"/>
     <w:rsid w:val="00544271"/>
     <w:rsid w:val="005446D5"/>
     <w:rsid w:val="00544C1D"/>
     <w:rsid w:val="0054659F"/>
     <w:rsid w:val="00560E21"/>
     <w:rsid w:val="00562738"/>
     <w:rsid w:val="005818D9"/>
     <w:rsid w:val="005831EF"/>
     <w:rsid w:val="005939B5"/>
     <w:rsid w:val="00594684"/>
     <w:rsid w:val="005A49D5"/>
     <w:rsid w:val="005A7792"/>
     <w:rsid w:val="005B4D71"/>
     <w:rsid w:val="005C103C"/>
     <w:rsid w:val="005C5B00"/>
     <w:rsid w:val="005D5073"/>
+    <w:rsid w:val="005D5600"/>
     <w:rsid w:val="0061408B"/>
     <w:rsid w:val="00635184"/>
     <w:rsid w:val="00636904"/>
     <w:rsid w:val="006378DD"/>
     <w:rsid w:val="0064178B"/>
     <w:rsid w:val="006456FA"/>
+    <w:rsid w:val="00650DCF"/>
     <w:rsid w:val="006759FC"/>
     <w:rsid w:val="006869DF"/>
     <w:rsid w:val="006B4615"/>
     <w:rsid w:val="006C2C5F"/>
     <w:rsid w:val="006D4CA5"/>
     <w:rsid w:val="00700FC2"/>
     <w:rsid w:val="0073162A"/>
     <w:rsid w:val="0074542B"/>
     <w:rsid w:val="00747533"/>
     <w:rsid w:val="00755B00"/>
     <w:rsid w:val="00765F42"/>
     <w:rsid w:val="00770681"/>
     <w:rsid w:val="00771348"/>
     <w:rsid w:val="0079072D"/>
     <w:rsid w:val="00795451"/>
     <w:rsid w:val="007A63F6"/>
     <w:rsid w:val="007C6633"/>
     <w:rsid w:val="007E478A"/>
     <w:rsid w:val="007E4D01"/>
     <w:rsid w:val="007F21C4"/>
     <w:rsid w:val="007F3EEE"/>
     <w:rsid w:val="007F7906"/>
     <w:rsid w:val="0080591F"/>
-    <w:rsid w:val="00810F8A"/>
     <w:rsid w:val="008212A3"/>
     <w:rsid w:val="00822C0F"/>
     <w:rsid w:val="0082473C"/>
     <w:rsid w:val="00826305"/>
     <w:rsid w:val="008350E1"/>
-    <w:rsid w:val="00840D05"/>
     <w:rsid w:val="00844616"/>
     <w:rsid w:val="00844C39"/>
     <w:rsid w:val="008463CA"/>
     <w:rsid w:val="00854E4A"/>
     <w:rsid w:val="00862945"/>
     <w:rsid w:val="008715B0"/>
     <w:rsid w:val="00872913"/>
     <w:rsid w:val="00885DE1"/>
     <w:rsid w:val="008877DB"/>
     <w:rsid w:val="00893966"/>
     <w:rsid w:val="008B4E31"/>
     <w:rsid w:val="0090350E"/>
     <w:rsid w:val="009057ED"/>
     <w:rsid w:val="009112F5"/>
     <w:rsid w:val="00934B35"/>
     <w:rsid w:val="00940225"/>
+    <w:rsid w:val="00940645"/>
     <w:rsid w:val="0095109C"/>
     <w:rsid w:val="00952645"/>
     <w:rsid w:val="009550DA"/>
     <w:rsid w:val="00963A91"/>
     <w:rsid w:val="00975D5F"/>
     <w:rsid w:val="00982122"/>
     <w:rsid w:val="00985EE2"/>
     <w:rsid w:val="009A732E"/>
     <w:rsid w:val="009B6439"/>
     <w:rsid w:val="009C60CD"/>
     <w:rsid w:val="009D1BAD"/>
     <w:rsid w:val="009D3F94"/>
     <w:rsid w:val="009E07A4"/>
     <w:rsid w:val="009E5178"/>
     <w:rsid w:val="009F5473"/>
     <w:rsid w:val="00A02232"/>
     <w:rsid w:val="00A039E9"/>
     <w:rsid w:val="00A17C9B"/>
     <w:rsid w:val="00A20DC9"/>
     <w:rsid w:val="00A31534"/>
     <w:rsid w:val="00A52F84"/>
     <w:rsid w:val="00A56EED"/>
     <w:rsid w:val="00A67FE1"/>
     <w:rsid w:val="00A74E39"/>
     <w:rsid w:val="00A770F3"/>
     <w:rsid w:val="00A819AD"/>
     <w:rsid w:val="00A9556D"/>
     <w:rsid w:val="00AB302B"/>
     <w:rsid w:val="00AB467A"/>
     <w:rsid w:val="00AB5EA8"/>
     <w:rsid w:val="00AC41A4"/>
     <w:rsid w:val="00AD393A"/>
     <w:rsid w:val="00AD61E2"/>
     <w:rsid w:val="00AE6EA9"/>
     <w:rsid w:val="00AF5970"/>
     <w:rsid w:val="00AF71DC"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B27756"/>
     <w:rsid w:val="00B328D6"/>
     <w:rsid w:val="00B347B4"/>
     <w:rsid w:val="00B348C6"/>
     <w:rsid w:val="00B6296F"/>
     <w:rsid w:val="00B87B4F"/>
     <w:rsid w:val="00BA0431"/>
+    <w:rsid w:val="00BB0A3D"/>
     <w:rsid w:val="00BC0851"/>
     <w:rsid w:val="00BC6657"/>
     <w:rsid w:val="00BE1AD0"/>
     <w:rsid w:val="00BE2068"/>
     <w:rsid w:val="00BE39E8"/>
     <w:rsid w:val="00BE6E2C"/>
     <w:rsid w:val="00BE7284"/>
     <w:rsid w:val="00BF74CB"/>
     <w:rsid w:val="00C010BC"/>
     <w:rsid w:val="00C1280A"/>
     <w:rsid w:val="00C348DB"/>
     <w:rsid w:val="00C6658F"/>
     <w:rsid w:val="00C83701"/>
     <w:rsid w:val="00C949DA"/>
     <w:rsid w:val="00C95FF0"/>
     <w:rsid w:val="00CB5EBF"/>
     <w:rsid w:val="00CC55ED"/>
     <w:rsid w:val="00CD0A1E"/>
     <w:rsid w:val="00D04789"/>
     <w:rsid w:val="00D120B2"/>
     <w:rsid w:val="00D14DDB"/>
     <w:rsid w:val="00D21159"/>
     <w:rsid w:val="00D22B89"/>
     <w:rsid w:val="00D27B3D"/>
     <w:rsid w:val="00D411C6"/>
     <w:rsid w:val="00D46D41"/>
     <w:rsid w:val="00D553E0"/>
     <w:rsid w:val="00D57221"/>
     <w:rsid w:val="00D70829"/>
     <w:rsid w:val="00D7086E"/>
     <w:rsid w:val="00D86807"/>
     <w:rsid w:val="00D93BBF"/>
     <w:rsid w:val="00D93CB7"/>
     <w:rsid w:val="00D969C7"/>
     <w:rsid w:val="00DA107F"/>
     <w:rsid w:val="00DA47E7"/>
+    <w:rsid w:val="00DA6748"/>
     <w:rsid w:val="00DC2069"/>
     <w:rsid w:val="00DC75E3"/>
     <w:rsid w:val="00DD0DBC"/>
     <w:rsid w:val="00DE67D1"/>
     <w:rsid w:val="00E2003B"/>
     <w:rsid w:val="00E33AE4"/>
     <w:rsid w:val="00E42AE0"/>
     <w:rsid w:val="00E47EFD"/>
     <w:rsid w:val="00E5537A"/>
+    <w:rsid w:val="00E56B1E"/>
     <w:rsid w:val="00E61872"/>
     <w:rsid w:val="00E6548E"/>
     <w:rsid w:val="00E65DA0"/>
     <w:rsid w:val="00E66A77"/>
     <w:rsid w:val="00E704D0"/>
     <w:rsid w:val="00E97CE5"/>
     <w:rsid w:val="00EC3D78"/>
     <w:rsid w:val="00EC5E23"/>
     <w:rsid w:val="00EC61C0"/>
     <w:rsid w:val="00EF42A6"/>
     <w:rsid w:val="00F0786B"/>
     <w:rsid w:val="00F14DD7"/>
     <w:rsid w:val="00F337B5"/>
     <w:rsid w:val="00F3525B"/>
     <w:rsid w:val="00F45001"/>
     <w:rsid w:val="00F61B87"/>
     <w:rsid w:val="00F74AC7"/>
     <w:rsid w:val="00F76194"/>
     <w:rsid w:val="00F86032"/>
     <w:rsid w:val="00F863A9"/>
     <w:rsid w:val="00F86927"/>
     <w:rsid w:val="00F91949"/>
     <w:rsid w:val="00F965BD"/>
     <w:rsid w:val="00FA4839"/>
     <w:rsid w:val="00FA794C"/>
     <w:rsid w:val="00FB295F"/>
     <w:rsid w:val="00FC1130"/>
     <w:rsid w:val="00FD58F3"/>
     <w:rsid w:val="00FF0269"/>
     <w:rsid w:val="00FF0F95"/>
     <w:rsid w:val="00FF6FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="51B7FFD0"/>
-  <w15:docId w15:val="{D6FAF6FB-2F73-42CC-9DB4-F0D450936584}"/>
+  <w14:docId w14:val="55BAF2D8"/>
+  <w15:docId w15:val="{CEC65719-B571-4E38-9944-361D58192E1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6032,50 +5774,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003841CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
@@ -6486,99 +6229,99 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
-    <w:name w:val="Table Grid_0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid_2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt10">
-    <w:name w:val="Tabellrutnät1_0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt11">
+    <w:name w:val="Tabellrutnät1_1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid1"/>
+    <w:next w:val="TableGrid3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid_1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid_3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6880,299 +6623,300 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4034A60F-BC50-44DB-8575-C13B362D5D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9218f313-491c-48a9-a858-e86888d34a51}" enabled="1" method="Privileged" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>626</Words>
-  <Characters>3324</Characters>
+  <Words>639</Words>
+  <Characters>3390</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3943</CharactersWithSpaces>
+  <CharactersWithSpaces>4021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Peter Lindberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="C_Api_Comment">
     <vt:lpwstr>https://rjh.centuri.se:443/command/workflow/76475/comment</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="C_Approved">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="C_ApprovedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="C_Approvers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="C_Approvers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="C_Approvers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="C_AuditDate">
-    <vt:lpwstr>2026-10-08</vt:lpwstr>
+    <vt:lpwstr>2027-09-07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="C_AuditDateExtended">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="C_AuditFrequency">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="C_Category">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="C_CategoryDescription">
     <vt:lpwstr>Underlag till information som skall skapas. Saknar Granskare/Godkännare. Publiceras endast på originalformat med Lås ej.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="C_CategoryId">
     <vt:lpwstr>daf2e9ec-bb64-5fe1-aa26-9ecb25fea0a2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="C_Comparable">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="C_Created">
-    <vt:lpwstr>2025-09-19</vt:lpwstr>
+    <vt:lpwstr>2026-08-14</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="C_CreatedBy">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="C_CreatedBy_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="C_CreatedBy_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="C_CreatedBy_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="C_CreatedDate">
-    <vt:lpwstr>2025-09-19</vt:lpwstr>
+    <vt:lpwstr>2026-08-14</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="C_Description">
-    <vt:lpwstr>Självskattning av basala hygienrutiner, läsa på om vad som gäller samt få en bild över vad som behöver arbetas med på enheten.</vt:lpwstr>
+    <vt:lpwstr>Blankett att använda som en information/repetition av de basala hygienrutinerna. 
+Resultatet sammanställs av Ec och förbättringsarbetet fokuseras på ev brister.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="C_DocumentNumber">
-    <vt:lpwstr>76475-4</vt:lpwstr>
+    <vt:lpwstr>76475-5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="C_FileCategory">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="C_FinishBefore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="C_FinishBeforeAuto">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="C_FinishBeforeDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="C_FormConfigId">
     <vt:lpwstr>39420bde-0e30-42d6-afd5-0b04b7d982c0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="C_Form_TYP_AV_BLANKETT">
     <vt:lpwstr>Formulär</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="C_FrequencyInMonths">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="C_HasPreviousIssue">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="C_HasVisibleReportTemplates">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="C_IssueNumber">
-    <vt:lpwstr>4</vt:lpwstr>
+    <vt:lpwstr>5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="C_Language">
     <vt:lpwstr>sv-SE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="C_Link">
     <vt:lpwstr>https://rjh.centuri.se:443/RegNo/76475</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="C_LinkToDoRespond">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/dependee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="C_Link_Compare">
     <vt:lpwstr>https://rjh.centuri.se:443/Compare/76475</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="C_Link_ToDo_Tasks">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/tasks</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="C_Link_ToDo_Work">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/work</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="C_Mandatory">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="C_OldRegNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="C_Owner">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="C_Owners">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="C_Owner_Email">
     <vt:lpwstr>carina.hansson@regionjh.se</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="C_Owner_FamilyName">
     <vt:lpwstr>Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="C_Owner_GivenName">
     <vt:lpwstr>Carina</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="C_Owner_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="C_Owner_UserName">
     <vt:lpwstr>caha3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="C_Owner_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="C_Owner_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="C_Owner_WorkUnit_ExternalId">
-    <vt:lpwstr/>
+    <vt:lpwstr>SE2321000214-0051361</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="C_RegistrationNumber">
     <vt:lpwstr>76475</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="C_RegistrationNumberId">
     <vt:lpwstr>3ed0253c-7d64-471f-bd02-7101152a6444</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="C_RegNo">
-    <vt:lpwstr>76475-4</vt:lpwstr>
+    <vt:lpwstr>76475-5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="C_Restricted">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="C_Reviewed">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="C_ReviewedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="C_Reviewers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="C_Reviewers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="C_Reviewers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="C_Revision">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="C_Stage">
     <vt:lpwstr>Publicerad</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="C_StartAfter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="C_StartAfterDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="C_Tags">
     <vt:lpwstr>Basal hygien, Kommunal vård och omsorg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="C_Template">
     <vt:lpwstr>Word-dokument med stående sidorientering.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="C_Title">
-    <vt:lpwstr>Självskattning av basala hygienrutin för Kommunen</vt:lpwstr>
+    <vt:lpwstr>Självskattning av basala hygienrutiner (BHR) för Kommunen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="C_UpdatedWhen">
-    <vt:lpwstr>2025-10-08</vt:lpwstr>
+    <vt:lpwstr>2026-09-07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="C_UpdatedWhenDate">
-    <vt:lpwstr>2025-10-08</vt:lpwstr>
+    <vt:lpwstr>2026-09-07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="C_ValidFrom">
-    <vt:lpwstr>2025-10-08</vt:lpwstr>
+    <vt:lpwstr>2026-09-07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="C_ValidFromDate">
-    <vt:lpwstr>2025-10-08</vt:lpwstr>
+    <vt:lpwstr>2026-09-07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="C_ValidUntil">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="C_ValidUntilDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="C_ViewMode">
     <vt:lpwstr>ViewModeOriginal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="C_Workflow">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="C_WorkflowId">
-    <vt:lpwstr>e8c0e3a1-3564-4e79-ba99-339a65347621</vt:lpwstr>
+    <vt:lpwstr>b56b1c50-4178-4256-b5e9-d858fe678837</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="C_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="C_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
 </Properties>
 </file>