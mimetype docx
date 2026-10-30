--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -1,569 +1,672 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/media/image2.svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 22.5.0 -->
+  <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
-    <w:p w:rsidR="00E61872" w:rsidP="008A02B9" w14:paraId="5614457A" w14:textId="77777777">
+    <w:p w:rsidR="00E61872" w:rsidP="008A02B9" w14:paraId="1E0A4930" w14:textId="6E10E3DB">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT \* FirstCap </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00975D5F" w:rsidR="00140B93">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Självskattning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> av basala hygienrutiner och klädregler för primärvård och mottagningar</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="62BA3C4C" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="0BA68737" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk84516159"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1922"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3862"/>
+        <w:gridCol w:w="1879"/>
+        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="3896"/>
       </w:tblGrid>
-      <w:tr w14:paraId="1F343531" w14:textId="77777777" w:rsidTr="00123A7F">
+      <w:tr w14:paraId="59B6DE03" w14:textId="77777777" w:rsidTr="00123A7F">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1DA82DCB" w14:textId="77777777">
+          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0E9DF51E" w14:textId="23C69EBC">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Datum/tid</w:t>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="57F173BA" w14:textId="77777777">
+          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5CD132D9" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Yrkeskategori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="64F17C23" w14:textId="77777777">
+          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="60989C73" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7CD60C8B" w14:textId="77777777" w:rsidTr="00123A7F">
+      <w:tr w14:paraId="094DCB8B" w14:textId="77777777" w:rsidTr="00123A7F">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="30E9508C" w14:textId="77777777">
+          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="57700B0E" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="01C3EA19" w14:textId="77777777">
+          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0064FC7E" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="53F86F63" w14:textId="77777777">
+          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="3D373089" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="3AAC30B3" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="08865836" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="7AD514C5" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="24F2B263" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruktion </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="008A02B9" w14:paraId="5B8AD049" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+    <w:p w:rsidR="00AA05D2" w:rsidP="008A02B9" w14:paraId="0DB23E3C" w14:textId="5DAD82B0">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vårdhygien rekommenderar att mätning via självskattningsblankett görs minst en gång/kvartal, </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk97213436"/>
+      <w:r w:rsidRPr="00364773">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t>Självskattningsformuläret utförs av all vårdpersonal som har patientnära arbete inom Region Jämtland Härjedalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF21DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="001F3BD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m resultatet understiger 90%</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028350A">
+        <w:t xml:space="preserve">Vårdhygien rekommenderar att mätning via självskattningsblankett görs minst en gång/kvartal, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> på PPM BHK</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t xml:space="preserve">oftare vid behov. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="001F3BD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954">
+        <w:t>Mätningen är anonym, dvs inget namn på blanketten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00364773" w:rsidRPr="000674EC" w:rsidP="008A02B9" w14:paraId="71EF8A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="0A0A351A" w14:textId="6C97B7C2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bör blanketten användas månadsvis.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A02B9">
+      </w:pPr>
+      <w:r w:rsidRPr="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t xml:space="preserve">Självskattningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mätningen är anonym, dvs inget namn på blanketten.</w:t>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t>besvaras utifrån hur man vanligen arbetar</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3F69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00813FBA">
+        <w:t xml:space="preserve"> vid de </w:t>
+      </w:r>
+      <w:r w:rsidR="00364773">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Självskattningen gäller </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954">
+        <w:t>olika</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3F69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>antingen den första vårdtagaren som personalen haft kontakt med under arbetspasset eller så besvaras frågorna utifrån hur man vanligen arbetar.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> momenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samtliga frågor besvaras Ja/Nej </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028350A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t xml:space="preserve">Samtliga frågor besvaras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364773" w:rsidR="00364773">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>och om nej varför</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028350A">
+        <w:t>Ja/Nej med ett kryss i respektive ruta, om nej beskriv varför.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00412036" w:rsidR="00364773">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA05D2" w:rsidP="00AA05D2" w14:paraId="44A3EDDA" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller Ej aktuellt med ett kryss i respektive ruta. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00545DF1">
+        <w:t xml:space="preserve">Resultatet </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Läs text i informationsrutan innan självskattning.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">sammanställs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000674EC">
+        <w:t>redovisas och diskuteras med personalgruppe</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resultatet </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sammanställs, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t xml:space="preserve"> vid gemensamma möten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>redovisas och diskuteras med personalgruppe</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Syftet med självskattningen är, utöver att personalen blir påmind och informerad, att identifiera vilka brister som </w:t>
+      </w:r>
+      <w:r w:rsidR="00B634BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t xml:space="preserve">ev. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid gemensamma möten. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954">
+        <w:t>finns och att arbeta med förbättringsåtgärder kring dessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C65C4D" w:rsidP="00AA05D2" w14:paraId="47F86C5E" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Syftet med självskattningen är, utöver att personalen blir påmind och informerad, att identifiera vilka brister som </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C65C4D" w:rsidP="00C65C4D" w14:paraId="1C978F18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65C4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>finns och att arbeta med förbättringsåtgärder kring dessa.</w:t>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>OBS att hygienrutiner ska följas fullt ut när man är ombytt till arbetskläder oavsett patientnära arbete eller ej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="12602A06" w14:textId="77777777">
+    <w:p w:rsidR="00C65C4D" w:rsidRPr="00C65C4D" w:rsidP="00C65C4D" w14:paraId="21D144C8" w14:textId="7D594929">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65C4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detta enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C65C4D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t> Avtal för vårdpersonal gällande hygienregler</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00AA05D2" w:rsidP="00AA05D2" w14:paraId="5FE8A201" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidP="00AA05D2" w14:paraId="0E38DCC8" w14:textId="2F305BC0">
+    <w:p w:rsidR="002B4A2C" w:rsidRPr="000674EC" w:rsidP="002B4A2C" w14:paraId="4B9CCC9B" w14:textId="73AC5A54">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545DF1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läs text i informationsrutan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>för repetition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545DF1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B4A2C" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="05132C72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA05D2" w:rsidP="00AA05D2" w14:paraId="7A9BEA15" w14:textId="38B8E1B1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Korrekt desinfektion av händerna</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> innebär att händerna desinfekteras med minst 2-3 pump av </w:t>
+        <w:t xml:space="preserve"> innebär att händerna desinfekteras med minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pump av </w:t>
       </w:r>
       <w:r w:rsidR="00B634BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>desinfektionsmedlet</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Gnid in över handens alla delar under minst 30sek.</w:t>
       </w:r>
       <w:r w:rsidR="00B634BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Omedelbart </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">före </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>efter</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> varje direktkontakt med en patient, </w:t>
+        <w:t xml:space="preserve"> direktkontakt med en patient, </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>före</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>efter</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -578,2495 +681,2504 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B634BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>rent eller aseptiskt arbete till exempel före arbete där produkters renhetsgrad ska bibehållas</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B634BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Som när en produkt ska tas ur en förpackning där det finns fler kvar, tex handskar, såromläggningsmaterial.</w:t>
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3F69">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hante</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5113">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3F69">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing av ren tvätt eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00B634BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>när en produkt ska tas ur en förpackning där det finns fler kvar, tex handskar, såromläggningsmaterial</w:t>
+      </w:r>
+      <w:r w:rsidR="003A606D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A606D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0615B" w:rsidP="00AA05D2" w14:paraId="367AABC4" w14:textId="77777777">
+    <w:p w:rsidR="00C0615B" w:rsidP="00AA05D2" w14:paraId="4A703325" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C0615B" w:rsidP="00C0615B" w14:paraId="1B1C4025" w14:textId="77777777">
+    <w:p w:rsidR="00C0615B" w:rsidRPr="00C6658F" w:rsidP="00C0615B" w14:paraId="01C54959" w14:textId="7B2F2130">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66A77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tvätta händerna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C6658F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Handtvätt </w:t>
+        </w:rPr>
+        <w:t>med flytande tvål och vatten före handdesinfektion om händerna är synligt smutsiga/känns smutsiga. Händerna ska även tvättas efter kontakt med patient/miljö då patient har/haft kräkning eller diarré.</w:t>
+      </w:r>
+      <w:r w:rsidR="00176E64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6658F" w:rsidR="001F3BD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>om händerna blivit nedsmutsade av kroppsvätska.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0615B" w:rsidRPr="00C6658F" w:rsidP="00C0615B" w14:paraId="25D578ED" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="089B8D2A" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6658F">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="098CD965" w14:textId="77777777">
+    <w:p w:rsidR="003B49A2" w:rsidP="003B49A2" w14:paraId="1AD060E5" w14:textId="0FC283E7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Korrekt användning av handskar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnebär att handskar används vid, eller risk för, kontakt med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>kroppsvätskor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Handskar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>tas av efter att momentet som innebar risk för kroppsvätska är över. En desinfekterad hand är renare än handskar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Överanvändning av handskar kan leda till ökad smittspridning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/VRI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt handeksem).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F561BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handskar bärs även vid hantering av stickande/skärande produkter vilket skyddar mot </w:t>
+      </w:r>
+      <w:r w:rsidR="00F561BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:r w:rsidR="00F561BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blodsmitta vid stick.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidP="00AA05D2" w14:paraId="7B7C9B21" w14:textId="3652A385">
+    <w:p w:rsidR="00DD3ADB" w:rsidP="003B49A2" w14:paraId="176EAA08" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...37 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="76583DF7" w14:textId="6E3718C6">
+    <w:p w:rsidR="00DD3ADB" w:rsidP="003B49A2" w14:paraId="7046D709" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...48 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="324E2C09" w14:textId="77777777">
+    <w:p w:rsidR="00DD3ADB" w:rsidRPr="000674EC" w:rsidP="003B49A2" w14:paraId="6CFC4240" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="7BFC201F" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="05FDC7D3" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Korrekt användning av engångsförkläde</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="126930B6" w14:textId="361562BF">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="73E7AB36" w14:textId="5A24AA5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bärs n</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">är det finns risk för att arbetskläderna kan förorenas genom direktkontakt med en patient, kroppsvätskor eller annat biologiskt material (t.ex. hud och hudfragment) som vid, </w:t>
+        <w:t>är det finns risk för att arbetskläderna kan förorenas genom direktkontakt med en patient,</w:t>
+      </w:r>
+      <w:r w:rsidR="0047175B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kroppsvätskor eller annat biologiskt material (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hud och hudfragment) som vid, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>avklädning</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>hantering av kompressionsstrumpor/lindor</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="687E7BE0" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="19A03459" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="57631E55" w14:textId="2C3EEEBE">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="32050C61" w14:textId="759E7170">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Arbetskläder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Endast arbetskläder tillhandahållna av arbetsgivaren får användas. </w:t>
+        <w:t>Endast arbetskläder tillhandahållna av arbetsgivaren får användas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2CA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2CA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>och inte blandas med tex privata byxor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00CE2CA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2CA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Är man ombytt ska basala hygienrutiner följas fullt ut oavsett kontorsarbete eller ej. </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Arbetskläderna ska ha korta ärmar.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Det går bra att bära tex T-shirt under.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="108F9A8B" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="06B8BB1C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="70287D0B" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="77EEDACA" w14:textId="44D1F3BD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Ring/klocka, armband samt nagellack </w:t>
+        <w:t>locka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>/r</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing, armband samt nagellack </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="001F3BD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>hindrar adekvat handdesinfektion och</w:t>
       </w:r>
-      <w:r w:rsidRPr="000674EC">
+      <w:r w:rsidRPr="000674EC" w:rsidR="001F3BD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000674EC">
-[...3 lines deleted...]
-        <w:t>får ej användas.</w:t>
+      <w:r w:rsidRPr="000674EC" w:rsidR="001F3BD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">får ej </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64E86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bäras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="001F3BD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="5C51F1D3" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="214C6B60" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="4EB71BF8" w14:textId="77777777">
+    <w:p w:rsidR="009C1476" w:rsidRPr="000674EC" w:rsidP="009C1476" w14:paraId="52951B3A" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Långt hår/skägg </w:t>
       </w:r>
       <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>samt huvudduk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>skall vara uppsatt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> för att inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">så inget hänger ner i </w:t>
+        <w:t xml:space="preserve"> häng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>arbetsområdet.</w:t>
+        <w:t xml:space="preserve"> ner i arbetsområdet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="61B8DDA5" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="5F3CC378" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="0C1BFA02" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="3923B07B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="2852C3E5" w14:textId="77777777">
+    <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00AA05D2" w14:paraId="29362904" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4085"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="1793"/>
         <w:gridCol w:w="1183"/>
       </w:tblGrid>
-      <w:tr w14:paraId="373C71D3" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="3C74976D" w14:textId="77777777" w:rsidTr="006823C7">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0A31DF44" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1DD03920" w14:textId="47DB7236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Använde du?</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>Använde</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD043E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>r</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD043E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="2D0427AD" w14:textId="77777777">
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="582C3CB7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1372D405" w14:textId="77777777">
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="34222C3F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1E0838B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="56B3D34B" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="6292B386" w14:textId="77777777" w:rsidTr="00FA2446">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="24E7735C" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5FE20D5B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> före</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> kontakt med patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5E4163BE" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="7E275750" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0D9C4944" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="62C26544" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="464D908C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="28AF27B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="47AA39C8" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="62FC13E7" w14:textId="77777777" w:rsidTr="00350C7D">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="4BBDCC2C" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="30FE100B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> efter</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> kontakt med patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="4B4E8B5A" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1DBA5336" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1F44CD98" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="09958209" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1016F099" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5B18D6FA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4D24462D" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="359458CE" w14:textId="77777777" w:rsidTr="002C2096">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="6877956E" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="7B947203" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> före </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">att handskar </w:t>
             </w:r>
-            <w:r w:rsidRPr="000674EC" w:rsidR="008A02B9">
+            <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C81AA9" w:rsidR="008A02B9">
+            <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008A02B9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">tex omläggningsmaterial </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">togs ur </w:t>
             </w:r>
-            <w:r w:rsidR="008A02B9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">sin </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>förpackning</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="4EAC8CC1" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="08E6C8EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="4CA0A240" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="69AA8103" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="18B67B2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="2BA0095F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="36E7E49C" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="3E61BC82" w14:textId="77777777" w:rsidTr="000A6DDB">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A02B9" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="03A51062" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="171FA1C4" w14:textId="31FD5A7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> före </w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>hantering av höggradigt ren/steril produkt</w:t>
+              <w:t>hantering av ren/steril produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A02B9" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="6E721F85" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="338DA842" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A02B9" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="2B3019B1" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="008A02B9" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="6300F5F0" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5C7CAD76" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="36177EA1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5425B170" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="07D15E8C" w14:textId="77777777" w:rsidTr="009664CF">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="793A0824" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="46898EC8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> efter </w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>användning av handskar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="42573441" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="26377A68" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="267C801A" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="094FC42D" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="395FA2E7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="24F93776" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4A70C188" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="2AF02DFA" w14:textId="77777777" w:rsidTr="00C54353">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="4514ED47" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0624C893" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handskar endast vid kontakt med, eller risk för kontakt med, </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00332AFF">
+              <w:t>Handskar endast vid kontakt med, eller risk för kontakt med, kroppsvätskor</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, stickande/skärande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="4EDFA398" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="4C2F6D38" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="7493E026" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0851EFFF" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="527DD190" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="3FDD6172" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="44565931" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="1492AC08" w14:textId="77777777" w:rsidTr="00205F7E">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="62BD6B93" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5B20A84F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Skyddsförkläde t. ex vid:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="17D4D932" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0EE5CC66" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5B9D1121" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="20DF1589" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="33A70125" w14:textId="77777777">
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="2949F041" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="41BA975D" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="531E1C11" w14:textId="77777777" w:rsidTr="005676F3">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB44A1" w:rsidP="00CB44A1" w14:paraId="3FA87E40" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidP="00CB44A1" w14:paraId="59DE6E25" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">• Såromläggning </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB44A1" w:rsidRPr="00CB44A1" w:rsidP="00CB44A1" w14:paraId="3E0021BC" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="00CB44A1" w:rsidP="00CB44A1" w14:paraId="453466F8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Öronspolning</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB44A1" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="261B03E3" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="065F16A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Hantering av</w:t>
+              <w:t xml:space="preserve"> Hantering av</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> KAD/RIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="7570E617" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="08F4E75A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="0737FD44" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="1AD03CD6" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="365C23A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="07D00A0C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2AEF7696" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="5C3829FE" w14:textId="77777777" w:rsidTr="00F70B89">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="2E4D986A" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="45278A5F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">• Hantering av smutstvätt/avfall </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="002929DC" w:rsidP="00123A7F" w14:paraId="3FDF8252" w14:textId="1627E6BD">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="002929DC" w:rsidP="00123A7F" w14:paraId="18F44252" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">• Orent arbete i desinfektionsrum </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">• Orent arbete i desinfektionsrum  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="7C9761D2" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="6DA0F52A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="5690B3EB" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00AA05D2" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="76B222D7" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="52EA40FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00123A7F" w14:paraId="7FCC5079" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1AAA617F" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="5D608936" w14:textId="77777777" w:rsidTr="00B21E76">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="3FA5224C" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="71AFCECF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>När du hjälpt en patient med:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF2554" w:rsidP="00EF2554" w14:paraId="08574257" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidP="00EF2554" w14:paraId="009DDDBA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
-            <w:r w:rsidR="00CB44A1">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Avklädning inför tex EKG</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC46BA" w:rsidRPr="000674EC" w:rsidP="00BC46BA" w14:paraId="3D21943A" w14:textId="0B8CC50A">
+              <w:t xml:space="preserve"> Avklädning inför tex EKG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00BC46BA" w14:paraId="434FEC3B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Att linda av lindor/tagit av kompressionsstrumpa.</w:t>
+              <w:t xml:space="preserve"> Att linda av lindor/tagit av kompressionsstrumpa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="4C404E03" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="6C266E18" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="59FD93DE" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5F8C0BB7" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="195A9225" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="42A55FFF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="40DAA754" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="344446C5" w14:textId="77777777" w:rsidTr="009B3072">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="156AFBD6" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5B7CB2B5" w14:textId="0D6B2F74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Arbetade du:</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t>Arbeta</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD043E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>r</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD043E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="59E0BEA4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="1DFE8135" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="47AF89BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D3C01AF" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="2137B3C7" w14:textId="77777777" w:rsidTr="001038E7">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="1F522639" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="3A5BBA00" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>I för arbetspasset rena arbetskläder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="2D9110FB" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="6BFB61F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="31453078" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="1D583D7F" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="25E979DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="08F45A45" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D7027A8" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="672901C8" w14:textId="77777777" w:rsidTr="00564838">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="00566937" w:rsidP="00EF2554" w14:paraId="62197A87" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="00566937" w:rsidP="00EF2554" w14:paraId="70F8A14C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan kofta/värmejacka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">vid </w:t>
-[...5 lines deleted...]
-              <w:t>patientkontakt</w:t>
+              <w:t>vid patientkontakt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="067E72B9" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="0D50CFCE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="3C03E957" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="24654E0E" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="7040DA97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="030EBB03" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4E2E72D0" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="4ED89731" w14:textId="77777777" w:rsidTr="00485C33">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="32AE3731" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="2B364F7E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan ring/ringar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="60882080" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5D946C97" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="6153B633" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="009779F6" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="2216B233" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5BBF2418" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1BDFAA91" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="6B81909F" w14:textId="77777777" w:rsidTr="00422C9D">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="66F761FD" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="662D10E9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan armband/armbandsur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="3B7716B4" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="69EE99E0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="62AED187" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5CAE0AC2" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="01922169" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5E18765C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3ACFA28E" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="4DC1DF0D" w14:textId="77777777" w:rsidTr="000D227F">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="6E9F3A57" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="649609F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan plåster, bandage, förband, stödskenor eller motsvarande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="6D8E0840" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="6B091947" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="7CDF67C6" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="1F0C6D73" w14:textId="77777777">
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="571B9CBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC3F69" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="59593137" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="600A5C9F" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="018934DD" w14:textId="77777777" w:rsidTr="008A02B9">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="4A9BE9E4" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="2196C7EC" w14:textId="21D2071E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Arbetade du:</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t>Arbeta</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD043E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>r</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD043E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
-            </w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="3080662D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="48DCA417" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="538FD4BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="4FE0E39F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0A6FB6DE" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="31332040" w14:textId="77777777" w:rsidTr="0017695C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="08903567" w14:textId="77777777">
+          <w:p w:rsidR="00082ADE" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="07BDBD8F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med korta naglar, utan nagellack </w:t>
-[...5 lines deleted...]
-              <w:t>/lösnaglar/konstgjorda naglar/konstgjort material</w:t>
+              <w:t>Med korta naglar, utan nagellack /lösnaglar/konstgjorda naglar/konstgjort material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="1F5D6AA4" w14:textId="77777777">
+          <w:p w:rsidR="00082ADE" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="151DBE11" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5DD0CE39" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="239E4953" w14:textId="77777777">
+          <w:p w:rsidR="00082ADE" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="31114A1C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00082ADE" w:rsidP="00EF2554" w14:paraId="78C7247C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00082ADE" w:rsidP="00EF2554" w14:paraId="0ACFB40B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00082ADE" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="5D3ABB5F" w14:textId="5D8DBEB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2E153D98" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="0803257D" w14:textId="77777777" w:rsidTr="008A02B9">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="7AC72196" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="116910F1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>I kort eller uppsatt hår/skägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="44606783" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="06BBB14A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="416FD558" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="698D1F26" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="7A58791E" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="65F0E8A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="2F2B602C" w14:textId="77777777">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="6619D4BC" w14:textId="21DA663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ej aktuellt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="586C1C59" w14:textId="77777777" w:rsidTr="008A02B9">
+      <w:tr w14:paraId="17B90E86" w14:textId="77777777" w:rsidTr="008A02B9">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="7FE8C03D" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="7BC1E32E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>I uppsatt eller instoppad huvudduk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="1F23E411" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="58355372" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="3EF1160D" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="10CF2072" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="41E7BB34" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="751C7BB2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="7205827E" w14:textId="77777777">
+          <w:p w:rsidR="00EF2554" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="60C2440A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3BAD0E53" w14:textId="77777777" w:rsidTr="00471376">
+      <w:tr w14:paraId="7ED72B39" w14:textId="77777777" w:rsidTr="00231495">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1590"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8154" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="0070130A" w:rsidP="0070130A" w14:paraId="468876D8" w14:textId="77777777">
+          <w:p w:rsidR="0070130A" w:rsidP="0070130A" w14:paraId="316EEAD2" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ö</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>vriga kommentarer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -3094,94 +3206,100 @@
               </w:rPr>
               <w:t xml:space="preserve"> observerat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00397716">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> som bör diskuteras</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0070130A" w:rsidP="00EF2554" w14:paraId="7C44279D" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:p w:rsidR="0070130A" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="05EBA1DB" w14:textId="77777777">
+          <w:p w:rsidR="0070130A" w:rsidP="00EF2554" w14:paraId="0733405A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0070130A" w:rsidP="00EF2554" w14:paraId="543869CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0070130A" w:rsidRPr="000674EC" w:rsidP="00EF2554" w14:paraId="1067F2B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00F45001" w:rsidRPr="002E4F85" w:rsidP="002E4F85" w14:paraId="790B4FBB" w14:textId="77777777">
+    <w:p w:rsidR="00231495" w:rsidP="00B72B6B" w14:paraId="0EF5CA8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72B6B" w:rsidRPr="00E61872" w:rsidP="00B72B6B" w14:paraId="290A73A4" w14:textId="49564DDC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext-RJH"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om du svarat JA på samtliga frågor har du arbetat helt rätt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F45001" w:rsidRPr="00B72B6B" w:rsidP="002E4F85" w14:paraId="1FA21442" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext-RJH"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="008A02B9">
-      <w:headerReference w:type="default" r:id="rId5"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2443" w:right="1871" w:bottom="1701" w:left="1871" w:header="624" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3211,335 +3329,346 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00F337B5" w14:paraId="56EAFC6D" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt10"/>
+      <w:tblStyle w:val="Tabellrutnt11"/>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="3256"/>
       <w:gridCol w:w="4262"/>
       <w:gridCol w:w="986"/>
       <w:gridCol w:w="852"/>
     </w:tblGrid>
-    <w:tr w14:paraId="6A1BEF6C" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="5959F4C6" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="264"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="1C3828EB" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="0C177D01" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="318670AD" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="7C23484E" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="0D9D6442" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="7099DA55" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="64A7CAF5" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="2223F1D5" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="263"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="4CBCEBF5" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="6B10408B" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="06B4FB29" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="698914EC" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="68140F9C" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="4AF48876" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="766B0EC2" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="42ED6059" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:gridBefore w:val="1"/>
         <w:gridAfter w:val="1"/>
         <w:wBefore w:w="567" w:type="dxa"/>
         <w:wAfter w:w="852" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8504" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="1421F971" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="58013F7C" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
-            <w:t xml:space="preserve">Original </w:t>
-[...9 lines deleted...]
-            <w:t>lagras och godkänns elektroniskt. Utskrifter gäller endast efter verifiering mot systemet att utgåvan fortfarande är giltig.</w:t>
+            <w:t>Original lagras och godkänns elektroniskt. Utskrifter gäller endast efter verifiering mot systemet att utgåvan fortfarande är giltig.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="042216DA" w14:textId="77777777">
+  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="27960A2E" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00F337B5" w14:paraId="7B95E919" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="0A4F8F42" w14:textId="77777777">
+  <w:p w:rsidR="00F337B5" w14:paraId="3C06C494" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="06EE2F58" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>475036</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>301925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1751433" cy="673100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5"/>
@@ -3561,114 +3690,106 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1751433" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid0"/>
+      <w:tblStyle w:val="TableGrid2"/>
       <w:tblW w:w="9899" w:type="dxa"/>
       <w:tblInd w:w="-907" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4128"/>
       <w:gridCol w:w="4541"/>
       <w:gridCol w:w="1230"/>
     </w:tblGrid>
-    <w:tr w14:paraId="545003BD" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="5C8ADFF5" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="2937953E" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="7A9B02BB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="54654330" w14:textId="77777777">
+        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="27C4AFE1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Workflow \* MERGEFORMAT \*</w:instrText>
           </w:r>
           <w:r w:rsidR="00F337B5">
@@ -3692,164 +3813,164 @@
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>BLANKETT</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="4BCF7635" w14:textId="77777777">
+        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="3F9C0C9A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT  </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>Självskattning av basala hygienrutiner och klädregler för primärvård och mottagningar</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="70F6AD10" w14:textId="77777777">
+        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="609C3CD2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="425A2889" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="64D62C10" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00D411C6">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -3857,71 +3978,71 @@
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00D411C6">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="17D1F500" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="0765519C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_</w:instrText>
           </w:r>
           <w:r>
@@ -3957,233 +4078,229 @@
             <w:instrText>\*Upper</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>75924-4</w:t>
+            <w:t>75924-5</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="6CB0C3AF" w14:textId="77777777">
+        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="54F88172" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="60F503B5" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="45B29D1B" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="983"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="1CAC4A8B" w14:textId="77777777">
+        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="56BEA945" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_WorkUnit \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Patientsäkerhet</w:t>
+            <w:t>Ledningsstöd Hälso- och sjukvård</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="18B48B05" w14:textId="22CD8433">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="6B70B227" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>Vårdhygien</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="6145EE18" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00DC3F69" w:rsidP="006C2C5F" w14:paraId="5D6F6632" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud9"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="52CC0029" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00DC3F69" w:rsidP="006C2C5F" w14:paraId="15B078E3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud7vnster"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="772EFEE1" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00DC3F69" w:rsidP="006C2C5F" w14:paraId="2E1A6572" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E47EFD" w:rsidRPr="00822C0F" w:rsidP="00982122" w14:paraId="329C2E44" w14:textId="77777777">
+  <w:p w:rsidR="00E47EFD" w:rsidRPr="00DC3F69" w:rsidP="00982122" w14:paraId="7041F4B7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="070D6163" w14:textId="77777777">
+  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="2B6AA42B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2085"/>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="001E1BEB">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>453390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>306070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1774800" cy="680400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5231,354 +5348,400 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1613319856">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1410614115">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1727144835">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1725253833">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="383336302">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1884711191">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="190"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00975D5F"/>
+    <w:rsid w:val="00000138"/>
     <w:rsid w:val="00003DD7"/>
+    <w:rsid w:val="000041E6"/>
     <w:rsid w:val="000364F5"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="000559F7"/>
     <w:rsid w:val="00060C2E"/>
     <w:rsid w:val="000674EC"/>
     <w:rsid w:val="00077AB2"/>
+    <w:rsid w:val="00082ADE"/>
     <w:rsid w:val="000936A7"/>
     <w:rsid w:val="0009433F"/>
     <w:rsid w:val="000956D3"/>
     <w:rsid w:val="000A38B7"/>
     <w:rsid w:val="000B7CDE"/>
     <w:rsid w:val="000C2EF5"/>
     <w:rsid w:val="000C4469"/>
     <w:rsid w:val="000E57FA"/>
+    <w:rsid w:val="000E5C81"/>
     <w:rsid w:val="00101184"/>
     <w:rsid w:val="00104041"/>
     <w:rsid w:val="001121C1"/>
     <w:rsid w:val="00117EB6"/>
     <w:rsid w:val="00121764"/>
     <w:rsid w:val="00123A7F"/>
     <w:rsid w:val="00136754"/>
     <w:rsid w:val="00140B93"/>
+    <w:rsid w:val="00176E64"/>
     <w:rsid w:val="0017789C"/>
     <w:rsid w:val="0018483D"/>
     <w:rsid w:val="00190C5E"/>
     <w:rsid w:val="001B0D52"/>
     <w:rsid w:val="001B1282"/>
     <w:rsid w:val="001B58E8"/>
     <w:rsid w:val="001B7097"/>
     <w:rsid w:val="001B71DC"/>
     <w:rsid w:val="001E1BEB"/>
+    <w:rsid w:val="001F3BD4"/>
     <w:rsid w:val="002043A6"/>
     <w:rsid w:val="00217CC4"/>
     <w:rsid w:val="0022259F"/>
     <w:rsid w:val="00225FFD"/>
+    <w:rsid w:val="00231495"/>
     <w:rsid w:val="0024266E"/>
     <w:rsid w:val="00242BFD"/>
     <w:rsid w:val="0025598C"/>
     <w:rsid w:val="0025719F"/>
     <w:rsid w:val="0026281E"/>
     <w:rsid w:val="00275969"/>
     <w:rsid w:val="00275CC7"/>
     <w:rsid w:val="00280384"/>
     <w:rsid w:val="0028350A"/>
     <w:rsid w:val="002929DC"/>
     <w:rsid w:val="00293FE9"/>
-    <w:rsid w:val="002D6069"/>
+    <w:rsid w:val="002B4A2C"/>
     <w:rsid w:val="002E4F85"/>
     <w:rsid w:val="002E598A"/>
     <w:rsid w:val="002E7947"/>
     <w:rsid w:val="002F00BE"/>
     <w:rsid w:val="00306959"/>
     <w:rsid w:val="00310DCB"/>
     <w:rsid w:val="0031484C"/>
     <w:rsid w:val="003151F4"/>
     <w:rsid w:val="003270B9"/>
     <w:rsid w:val="00332AFF"/>
     <w:rsid w:val="0035326B"/>
     <w:rsid w:val="00360B84"/>
+    <w:rsid w:val="00364773"/>
     <w:rsid w:val="00375A00"/>
     <w:rsid w:val="003841CF"/>
     <w:rsid w:val="00397716"/>
+    <w:rsid w:val="003A606D"/>
     <w:rsid w:val="003B00D6"/>
+    <w:rsid w:val="003B49A2"/>
     <w:rsid w:val="003E692A"/>
     <w:rsid w:val="003F5483"/>
     <w:rsid w:val="003F6EEC"/>
     <w:rsid w:val="003F700D"/>
+    <w:rsid w:val="004034BE"/>
+    <w:rsid w:val="00412036"/>
+    <w:rsid w:val="00414C98"/>
     <w:rsid w:val="00416A86"/>
-    <w:rsid w:val="0042492A"/>
     <w:rsid w:val="004326EB"/>
     <w:rsid w:val="004446DE"/>
     <w:rsid w:val="00447366"/>
     <w:rsid w:val="0045201F"/>
     <w:rsid w:val="0045632E"/>
     <w:rsid w:val="004569FA"/>
+    <w:rsid w:val="00462133"/>
     <w:rsid w:val="0046708B"/>
+    <w:rsid w:val="0047175B"/>
     <w:rsid w:val="00475373"/>
     <w:rsid w:val="00486302"/>
+    <w:rsid w:val="004B2998"/>
     <w:rsid w:val="004D683C"/>
     <w:rsid w:val="004D76C0"/>
     <w:rsid w:val="004E1AD2"/>
     <w:rsid w:val="004F0685"/>
     <w:rsid w:val="004F29E8"/>
     <w:rsid w:val="004F462C"/>
     <w:rsid w:val="005012B8"/>
     <w:rsid w:val="00531BB9"/>
     <w:rsid w:val="00537E25"/>
+    <w:rsid w:val="00542DF8"/>
     <w:rsid w:val="00544271"/>
     <w:rsid w:val="005446D5"/>
     <w:rsid w:val="00544C1D"/>
     <w:rsid w:val="00545DF1"/>
     <w:rsid w:val="0054659F"/>
     <w:rsid w:val="00560E21"/>
     <w:rsid w:val="00562738"/>
     <w:rsid w:val="00566937"/>
     <w:rsid w:val="005818D9"/>
     <w:rsid w:val="005831EF"/>
     <w:rsid w:val="005939B5"/>
     <w:rsid w:val="00594684"/>
     <w:rsid w:val="005A49D5"/>
     <w:rsid w:val="005A7792"/>
     <w:rsid w:val="005B4D71"/>
     <w:rsid w:val="005C103C"/>
+    <w:rsid w:val="005C37C7"/>
     <w:rsid w:val="005C5B00"/>
     <w:rsid w:val="005D5073"/>
     <w:rsid w:val="0061408B"/>
     <w:rsid w:val="00635184"/>
     <w:rsid w:val="00636904"/>
     <w:rsid w:val="006378DD"/>
     <w:rsid w:val="0064178B"/>
     <w:rsid w:val="006456FA"/>
     <w:rsid w:val="006759FC"/>
     <w:rsid w:val="006869DF"/>
     <w:rsid w:val="006B4615"/>
     <w:rsid w:val="006C2C5F"/>
     <w:rsid w:val="006D4CA5"/>
     <w:rsid w:val="0070130A"/>
+    <w:rsid w:val="00707535"/>
+    <w:rsid w:val="00730BCF"/>
     <w:rsid w:val="0073162A"/>
     <w:rsid w:val="0074542B"/>
     <w:rsid w:val="00747533"/>
     <w:rsid w:val="00755B00"/>
     <w:rsid w:val="00765F42"/>
     <w:rsid w:val="00770681"/>
     <w:rsid w:val="00771348"/>
     <w:rsid w:val="0079072D"/>
     <w:rsid w:val="00795451"/>
     <w:rsid w:val="007A63F6"/>
     <w:rsid w:val="007C6633"/>
     <w:rsid w:val="007E478A"/>
     <w:rsid w:val="007E4D01"/>
     <w:rsid w:val="007F21C4"/>
     <w:rsid w:val="007F3EEE"/>
     <w:rsid w:val="007F7906"/>
     <w:rsid w:val="0080591F"/>
     <w:rsid w:val="00813FBA"/>
     <w:rsid w:val="008212A3"/>
     <w:rsid w:val="00822C0F"/>
     <w:rsid w:val="0082473C"/>
     <w:rsid w:val="00826305"/>
     <w:rsid w:val="008350E1"/>
     <w:rsid w:val="00844616"/>
     <w:rsid w:val="00844C39"/>
     <w:rsid w:val="008463CA"/>
     <w:rsid w:val="00854E4A"/>
     <w:rsid w:val="008715B0"/>
     <w:rsid w:val="00872913"/>
+    <w:rsid w:val="00880E21"/>
     <w:rsid w:val="00885DE1"/>
     <w:rsid w:val="008877DB"/>
     <w:rsid w:val="00893966"/>
     <w:rsid w:val="008A02B9"/>
     <w:rsid w:val="008B4E31"/>
     <w:rsid w:val="0090350E"/>
     <w:rsid w:val="009057ED"/>
     <w:rsid w:val="009112F5"/>
     <w:rsid w:val="00934B35"/>
     <w:rsid w:val="00940225"/>
+    <w:rsid w:val="00940645"/>
+    <w:rsid w:val="009421C4"/>
     <w:rsid w:val="0095109C"/>
     <w:rsid w:val="00952645"/>
     <w:rsid w:val="009550DA"/>
     <w:rsid w:val="00963A91"/>
     <w:rsid w:val="00975D5F"/>
     <w:rsid w:val="00982122"/>
     <w:rsid w:val="00985EE2"/>
     <w:rsid w:val="009B6439"/>
+    <w:rsid w:val="009C1476"/>
     <w:rsid w:val="009C60CD"/>
     <w:rsid w:val="009D3F94"/>
     <w:rsid w:val="009E07A4"/>
     <w:rsid w:val="009E5178"/>
     <w:rsid w:val="009F5473"/>
     <w:rsid w:val="00A02232"/>
     <w:rsid w:val="00A039E9"/>
     <w:rsid w:val="00A17C9B"/>
     <w:rsid w:val="00A20DC9"/>
     <w:rsid w:val="00A31534"/>
     <w:rsid w:val="00A52F84"/>
     <w:rsid w:val="00A56EED"/>
     <w:rsid w:val="00A67FE1"/>
     <w:rsid w:val="00A74E39"/>
     <w:rsid w:val="00A770F3"/>
     <w:rsid w:val="00A819AD"/>
     <w:rsid w:val="00A9556D"/>
     <w:rsid w:val="00AA05D2"/>
     <w:rsid w:val="00AB302B"/>
     <w:rsid w:val="00AB467A"/>
     <w:rsid w:val="00AB5EA8"/>
     <w:rsid w:val="00AC41A4"/>
+    <w:rsid w:val="00AD043E"/>
     <w:rsid w:val="00AD393A"/>
     <w:rsid w:val="00AD61E2"/>
     <w:rsid w:val="00AE6EA9"/>
+    <w:rsid w:val="00AF21DE"/>
     <w:rsid w:val="00AF5970"/>
     <w:rsid w:val="00AF71DC"/>
+    <w:rsid w:val="00B06031"/>
     <w:rsid w:val="00B163D2"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B27756"/>
     <w:rsid w:val="00B328D6"/>
     <w:rsid w:val="00B347B4"/>
     <w:rsid w:val="00B348C6"/>
+    <w:rsid w:val="00B50353"/>
     <w:rsid w:val="00B6296F"/>
     <w:rsid w:val="00B634BA"/>
+    <w:rsid w:val="00B72B6B"/>
     <w:rsid w:val="00B87B4F"/>
+    <w:rsid w:val="00B94E02"/>
     <w:rsid w:val="00BC0851"/>
     <w:rsid w:val="00BC46BA"/>
     <w:rsid w:val="00BC6657"/>
+    <w:rsid w:val="00BE0C1F"/>
     <w:rsid w:val="00BE1AD0"/>
     <w:rsid w:val="00BE2068"/>
     <w:rsid w:val="00BE39E8"/>
     <w:rsid w:val="00BE6E2C"/>
     <w:rsid w:val="00BE7284"/>
     <w:rsid w:val="00BF74CB"/>
     <w:rsid w:val="00C010BC"/>
     <w:rsid w:val="00C0615B"/>
+    <w:rsid w:val="00C101F8"/>
     <w:rsid w:val="00C1280A"/>
     <w:rsid w:val="00C348DB"/>
+    <w:rsid w:val="00C65C4D"/>
     <w:rsid w:val="00C6658F"/>
     <w:rsid w:val="00C81AA9"/>
     <w:rsid w:val="00C83701"/>
     <w:rsid w:val="00C949DA"/>
     <w:rsid w:val="00C95FF0"/>
     <w:rsid w:val="00CB44A1"/>
     <w:rsid w:val="00CB5EBF"/>
     <w:rsid w:val="00CC55ED"/>
     <w:rsid w:val="00CD0A1E"/>
+    <w:rsid w:val="00CE2CA5"/>
     <w:rsid w:val="00D04789"/>
     <w:rsid w:val="00D14DDB"/>
     <w:rsid w:val="00D21159"/>
     <w:rsid w:val="00D22B89"/>
     <w:rsid w:val="00D27B3D"/>
     <w:rsid w:val="00D411C6"/>
     <w:rsid w:val="00D46D41"/>
     <w:rsid w:val="00D553E0"/>
     <w:rsid w:val="00D57221"/>
+    <w:rsid w:val="00D64E86"/>
     <w:rsid w:val="00D70829"/>
     <w:rsid w:val="00D7086E"/>
     <w:rsid w:val="00D86807"/>
     <w:rsid w:val="00D93BBF"/>
     <w:rsid w:val="00D93CB7"/>
     <w:rsid w:val="00D969C7"/>
     <w:rsid w:val="00DA107F"/>
     <w:rsid w:val="00DA47E7"/>
     <w:rsid w:val="00DC2069"/>
+    <w:rsid w:val="00DC3F69"/>
     <w:rsid w:val="00DC75E3"/>
     <w:rsid w:val="00DD0DBC"/>
+    <w:rsid w:val="00DD3ADB"/>
+    <w:rsid w:val="00DD5113"/>
     <w:rsid w:val="00DE67D1"/>
     <w:rsid w:val="00E2003B"/>
     <w:rsid w:val="00E33AE4"/>
     <w:rsid w:val="00E42AE0"/>
     <w:rsid w:val="00E47EFD"/>
     <w:rsid w:val="00E50954"/>
     <w:rsid w:val="00E5537A"/>
+    <w:rsid w:val="00E56228"/>
+    <w:rsid w:val="00E56B1E"/>
     <w:rsid w:val="00E61872"/>
     <w:rsid w:val="00E6548E"/>
     <w:rsid w:val="00E65DA0"/>
+    <w:rsid w:val="00E66A77"/>
     <w:rsid w:val="00E704D0"/>
     <w:rsid w:val="00E97CE5"/>
+    <w:rsid w:val="00EB20FD"/>
     <w:rsid w:val="00EC3D78"/>
     <w:rsid w:val="00EC5E23"/>
     <w:rsid w:val="00EC61C0"/>
     <w:rsid w:val="00EF2554"/>
     <w:rsid w:val="00EF42A6"/>
     <w:rsid w:val="00F0786B"/>
     <w:rsid w:val="00F14DD7"/>
     <w:rsid w:val="00F337B5"/>
+    <w:rsid w:val="00F3489D"/>
     <w:rsid w:val="00F3525B"/>
     <w:rsid w:val="00F45001"/>
+    <w:rsid w:val="00F561BD"/>
     <w:rsid w:val="00F61B87"/>
+    <w:rsid w:val="00F711E6"/>
     <w:rsid w:val="00F74AC7"/>
     <w:rsid w:val="00F76194"/>
     <w:rsid w:val="00F86032"/>
     <w:rsid w:val="00F863A9"/>
     <w:rsid w:val="00F86927"/>
     <w:rsid w:val="00F91949"/>
     <w:rsid w:val="00F965BD"/>
     <w:rsid w:val="00FA4839"/>
     <w:rsid w:val="00FA794C"/>
     <w:rsid w:val="00FB295F"/>
     <w:rsid w:val="00FC1130"/>
     <w:rsid w:val="00FD58F3"/>
+    <w:rsid w:val="00FE1B42"/>
     <w:rsid w:val="00FF0269"/>
     <w:rsid w:val="00FF0F95"/>
     <w:rsid w:val="00FF6FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2CBBC9E1"/>
-  <w15:docId w15:val="{3A43A3B4-0890-41C5-813E-B41E9D7F6832}"/>
+  <w14:docId w14:val="5DD357E5"/>
+  <w15:docId w15:val="{6DE53592-0F79-4DFA-ACA8-2372EEBED7A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6503,148 +6666,201 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
-    <w:name w:val="Table Grid_0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid_2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt10">
-    <w:name w:val="Tabellrutnät1_0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt11">
+    <w:name w:val="Tabellrutnät1_1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid1"/>
+    <w:next w:val="TableGrid3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid_1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid_3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B2998"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B2998"/>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B2998"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B2998"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2998"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivarwebb.regionjh.se/rest-api/centuri/document/923d0aa6-af06-56f8-b245-52be856415d9/22832" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" /></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Region JH-0416">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A59C94"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="97D700"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E6F0F9"/>
       </a:accent2>
       <a:accent3>
@@ -6907,302 +7123,302 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4034A60F-BC50-44DB-8575-C13B362D5D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9218f313-491c-48a9-a858-e86888d34a51}" enabled="1" method="Privileged" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3416</Characters>
+  <Pages>3</Pages>
+  <Words>723</Words>
+  <Characters>3836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4052</CharactersWithSpaces>
+  <CharactersWithSpaces>4550</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Peter Lindberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="C_Api_Comment">
     <vt:lpwstr>https://rjh.centuri.se:443/command/workflow/75924/comment</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="C_Approved">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="C_ApprovedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="C_Approvers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="C_Approvers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="C_Approvers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="C_AuditDate">
-    <vt:lpwstr>2026-06-27</vt:lpwstr>
+    <vt:lpwstr>2027-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="C_AuditDateExtended">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="C_AuditFrequency">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="C_Category">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="C_CategoryDescription">
     <vt:lpwstr>Underlag till information som skall skapas. Saknar Granskare/Godkännare. Publiceras endast på originalformat med Lås ej.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="C_CategoryId">
     <vt:lpwstr>daf2e9ec-bb64-5fe1-aa26-9ecb25fea0a2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="C_Comparable">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="C_Created">
-    <vt:lpwstr>2025-06-27</vt:lpwstr>
+    <vt:lpwstr>2026-08-13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="C_CreatedBy">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="C_CreatedBy_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="C_CreatedBy_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="C_CreatedBy_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="C_CreatedDate">
-    <vt:lpwstr>2025-06-27</vt:lpwstr>
+    <vt:lpwstr>2026-08-13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="C_Description">
     <vt:lpwstr>Blankett för vårdpersonal som arbetar patientnära. 
 Används som en information/repetition av de basala hygienrutinerna.
 Resultatet sammanställs av Ec och förbättringsarbetet  fokuseras på ev brister.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="C_DocumentNumber">
-    <vt:lpwstr>75924-4</vt:lpwstr>
+    <vt:lpwstr>75924-5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="C_FileCategory">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="C_FinishBefore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="C_FinishBeforeAuto">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="C_FinishBeforeDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="C_FormConfigId">
     <vt:lpwstr>39420bde-0e30-42d6-afd5-0b04b7d982c0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="C_Form_TYP_AV_BLANKETT">
     <vt:lpwstr>Formulär</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="C_FrequencyInMonths">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="C_HasPreviousIssue">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="C_HasVisibleReportTemplates">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="C_IssueNumber">
-    <vt:lpwstr>4</vt:lpwstr>
+    <vt:lpwstr>5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="C_Language">
     <vt:lpwstr>sv-SE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="C_Link">
     <vt:lpwstr>https://rjh.centuri.se:443/RegNo/75924</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="C_LinkToDoRespond">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/dependee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="C_Link_Compare">
     <vt:lpwstr>https://rjh.centuri.se:443/Compare/75924</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="C_Link_ToDo_Tasks">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/tasks</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="C_Link_ToDo_Work">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/work</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="C_Mandatory">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="C_OldRegNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="C_Owner">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="C_Owners">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="C_Owner_Email">
     <vt:lpwstr>carina.hansson@regionjh.se</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="C_Owner_FamilyName">
     <vt:lpwstr>Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="C_Owner_GivenName">
     <vt:lpwstr>Carina</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="C_Owner_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="C_Owner_UserName">
     <vt:lpwstr>caha3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="C_Owner_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="C_Owner_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="C_Owner_WorkUnit_ExternalId">
-    <vt:lpwstr/>
+    <vt:lpwstr>SE2321000214-0051361</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="C_RegistrationNumber">
     <vt:lpwstr>75924</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="C_RegistrationNumberId">
     <vt:lpwstr>6b9b0959-3ed9-4797-9c3c-4fadf7b559c7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="C_RegNo">
-    <vt:lpwstr>75924-4</vt:lpwstr>
+    <vt:lpwstr>75924-5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="C_Restricted">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="C_Reviewed">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="C_ReviewedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="C_Reviewers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="C_Reviewers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="C_Reviewers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="C_Revision">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="C_Stage">
     <vt:lpwstr>Publicerad</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="C_StartAfter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="C_StartAfterDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="C_Tags">
-    <vt:lpwstr>Basal hygien, Hälsocentral/mottagningar</vt:lpwstr>
+    <vt:lpwstr>Basal hygien, Hälsocentral/mottagning</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="C_Template">
     <vt:lpwstr>Word-dokument med stående sidorientering.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="C_Title">
     <vt:lpwstr>Självskattning av basala hygienrutiner och klädregler för primärvård och mottagningar</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="C_UpdatedWhen">
-    <vt:lpwstr>2025-06-27</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="C_UpdatedWhenDate">
-    <vt:lpwstr>2025-06-27</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="C_ValidFrom">
-    <vt:lpwstr>2025-06-27</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="C_ValidFromDate">
-    <vt:lpwstr>2025-06-27</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="C_ValidUntil">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="C_ValidUntilDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="C_ViewMode">
     <vt:lpwstr>ViewModeOriginal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="C_Workflow">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="C_WorkflowId">
-    <vt:lpwstr>786b35f5-a80a-48c5-9c76-e12095df2f4e</vt:lpwstr>
+    <vt:lpwstr>c78567a3-054e-49fe-b06b-04ad23d6570b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="C_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="C_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
 </Properties>
 </file>