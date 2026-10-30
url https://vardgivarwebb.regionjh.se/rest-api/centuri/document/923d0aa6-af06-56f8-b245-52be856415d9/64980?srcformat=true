--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -1,2102 +1,2677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image2.svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 22.5.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
-    <w:p w:rsidR="00E61872" w:rsidP="00284BAD" w14:paraId="2430661B" w14:textId="77777777">
+    <w:p w:rsidR="00E61872" w:rsidRPr="00940645" w:rsidP="00284BAD" w14:paraId="54CC3E9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00975D5F">
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00A67FFA">
+      <w:r w:rsidRPr="00940645" w:rsidR="00A67FFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT \* FirstCap </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00975D5F">
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00975D5F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00940645" w:rsidR="00394BFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Självskattning</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FFA">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00940645" w:rsidR="00A67FFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av följsamhet till basala hygienrutiner (BHR) för läkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F45001" w:rsidP="00F45001" w14:paraId="6FC9EDE0" w14:textId="77777777">
+    <w:p w:rsidR="00F45001" w:rsidRPr="00940645" w:rsidP="00F45001" w14:paraId="3A8AB13A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="00A67FFA" w14:paraId="30B7A2F0" w14:textId="77777777"/>
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="75BDCDA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1892"/>
         <w:gridCol w:w="3490"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6CE1A5B2" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="10C76F3F" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="0FF28EB5" w14:textId="77777777">
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="0D87090A" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF21DE">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Datum/tid</w:t>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="67596E19" w14:textId="77777777">
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="10726CDF" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF21DE">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="75666397" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="6B5D7035" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="279E9E18" w14:textId="77777777">
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="4E037B42" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="0B23BF16" w14:textId="77777777">
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="769C75BB" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="00A67FFA" w14:paraId="74078553" w14:textId="77777777"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="7AA68308" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00284BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruktion </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00284BAD" w:rsidRPr="00B85036" w:rsidP="00284BAD" w14:paraId="473EE2F6" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00412036" w14:paraId="60FDCBC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Självskattningsformuläret utförs av all vårdpersonal som har patientnära arbete inom Region Jämtland Härjedalen. Vårdhygien rekommenderar att mätning via självskattningsblankett görs minst en gång/kvartal, lämpligen på Apt för att nå så många som möjligt. Mätningen är anonym, dvs inget namn på blanketten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00412036" w:rsidRPr="00940645" w:rsidP="00412036" w14:paraId="037EA314" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Självskattningen besvaras utifrån hur man vanligen arbetar vid de olika momenten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>Samtliga frågor besvaras Ja/Nej med ett kryss i respektive ruta, om nej beskriv varför.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00412036" w:rsidP="00412036" w14:paraId="2C42E253" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultatet sammanställs, redovisas och diskuteras med personalgruppen vid gemensamma möten. Syftet med självskattningen är, utöver att personalen blir påmind och informerad, att identifiera vilka brister som ev. finns och att arbeta med förbättringsåtgärder kring dessa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>Läs text i informationsrutan för repetition av de basala hygienrutinerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000355F0" w:rsidP="00412036" w14:paraId="1CF15C80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B0397" w:rsidRPr="00940645" w:rsidP="00412036" w14:paraId="727665E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>har</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBS att hygienrutiner ska följas fullt ut </w:t>
+      </w:r>
+      <w:r w:rsidR="000355F0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">när man är ombytt till arbetskläder oavsett patientnära arbete eller ej. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3FA9" w:rsidR="000355F0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detta enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DB3FA9" w:rsidR="000355F0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t> Avtal för vårdpersonal gällande hygienregler</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="00A67FFA" w14:paraId="5295E3CA" w14:textId="77777777"/>
-[...24 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="432F383D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="3CAB855F" w14:textId="77777777">
-[...64 lines deleted...]
-    <w:p w:rsidR="00A67FFA" w:rsidP="00A67FFA" w14:paraId="1F12ACE1" w14:textId="30843326">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="058D4B5D" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t>Korrekt desinfektion av händerna</w:t>
       </w:r>
-      <w:r w:rsidR="00284BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645" w:rsidR="00284BAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00284BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00284BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645" w:rsidR="00284BAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00284BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t>nnebär att händerna desinfekteras med minst 2-3 pump av alkoholen. Gnid in över handens alla delar under minst 30sek.</w:t>
       </w:r>
-      <w:r w:rsidR="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645" w:rsidR="00447A76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00284BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t>Omedelbart</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t>före</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t>och efter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76" w:rsidR="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645" w:rsidR="00447A76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kontakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447A76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00284BAD">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">före och efter användning av handskar samt före hantering av höggradigt ren/steril produkt. </w:t>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>före och efter användning av handskar samt före hantering av ren/steril produkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller aseptiskt arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447A76" w:rsidP="00A67FFA" w14:paraId="68B8B630" w14:textId="77777777">
+    <w:p w:rsidR="00447A76" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="1890E20A" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447A76" w:rsidP="00A67FFA" w14:paraId="604940F9" w14:textId="113231AC">
+    <w:p w:rsidR="00536555" w:rsidRPr="00C6658F" w:rsidP="00536555" w14:paraId="093C5667" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66A77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Handtvätt</w:t>
+        </w:rPr>
+        <w:t>Tvätta händerna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6658F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>med flytande tvål och vatten före handdesinfektion om händerna är synligt smutsiga/känns smutsiga. Händerna ska även tvättas efter kontakt med patient/miljö då patient har/haft kräkning eller diarré.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6658F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>om händerna blivit nedsmutsade av kroppsvätska.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447A76" w:rsidP="00A67FFA" w14:paraId="5E9DFCC5" w14:textId="21E6934C">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00536555" w:rsidP="00A67FFA" w14:paraId="6ACB6CCE" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...93 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="2A7EF66D" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="191A0E4E" w14:textId="75C27F17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>Korrekt användning av handskar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00284BAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00284BAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnebär att handskar används vid, eller risk för, kontakt med </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>kroppsvätskor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Handskar </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42F6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>tas av efter att momentet som innebar risk för kroppsvätska är över. En desinfekterad hand är renare än handskar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00525D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00E03BEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00525D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Överanvändning av handskar kan leda till ökad smittspridning</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42F6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/VRI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00525D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt handeksem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00E03BEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00525D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0DEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handskar bärs även vid hantering av stickande/skärande, vilket minskar risk för ev. blodsmitta.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00525D58" w:rsidP="00A67FFA" w14:paraId="63C08066" w14:textId="6B53A1B1">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="17A3765E" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...79 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="6B0AA9DC" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="7500B82E" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>Korrekt användning av engångsförkläde:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="132350D7" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="37A6BA37" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-        <w:t>Korrekt användning av engångsförkläde:</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När det finns risk för att arbetskläderna kan förorenas genom direktkontakt med en patient, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42F6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dess säng, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>kroppsvätskor eller annat biologiskt material</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42F6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tex avklädning av patient då hudpartiklar yr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="4CE0FB95" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="1242B36A" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="6E2054CC" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="23E99E69" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>Arbetskläder</w:t>
+      </w:r>
+      <w:r w:rsidR="0022469A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Endast arbetskläder tillhandahållna av arbetsgivaren får användas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och inte blandas med tex privata byxor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>. Arbetskläderna ska ha korta ärmar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30814" w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Är man ombytt ska basala hygienrutiner följas fullt ut oavsett </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30814" w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontorsarbete eller ej. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dvs ingen klocka/ring får bäras om man är ombytt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30814" w:rsidR="00C30814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>Det går bra att bära tex T-shirt under.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="696215DC" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="546EDEC3" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...21 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="72ED8D95" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="3C64B6A8" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>Ring/klocka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645" w:rsidR="00D05370">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plåster, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>armband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>samt nagellack</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hindrar adekvat handdesinfektion och får ej </w:t>
+      </w:r>
+      <w:r w:rsidR="008530E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>bäras.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="1E5D8637" w14:textId="13F79134">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="7EC0205F" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...83 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00284BAD" w:rsidP="00A67FFA" w14:paraId="04F2B3D7" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="2BA6D872" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t>Långt hår/skägg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00284BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="la-Latn"/>
         </w:rPr>
         <w:t xml:space="preserve"> skall vara uppsatt.</w:t>
       </w:r>
+      <w:r w:rsidR="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ev huvudduk </w:t>
+      </w:r>
+      <w:r w:rsidR="008530E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008530E9" w:rsidR="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>uppsatt eller instoppad.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="009F5D23" w:rsidP="00A67FFA" w14:paraId="4428A2FF" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A67FFA" w:rsidP="00A67FFA" w14:paraId="74984474" w14:textId="77777777"/>
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="3ACA51AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="7EAC1F87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="2C427B66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4079"/>
         <w:gridCol w:w="532"/>
         <w:gridCol w:w="547"/>
         <w:gridCol w:w="1937"/>
-        <w:gridCol w:w="1059"/>
       </w:tblGrid>
-      <w:tr w14:paraId="7A39D6C9" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="40E60241" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00A352FC" w:rsidP="002356F7" w14:paraId="108700C4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="0D84CD8D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Använde du</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Använd</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>?</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>du?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="3ACE575D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00A352FC" w:rsidP="002356F7" w14:paraId="5FD7CF53" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="18FA6D05" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A352FC">
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00A352FC" w:rsidP="002356F7" w14:paraId="75399ACF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="5A351150" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A352FC">
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4CA5A271" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="726375EA" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="17F1CD44" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="52F1496F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A352FC">
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> före</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> kontakt med patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="325C6114" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="0D9B0EA7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="1D04F8A9" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="108DE2A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="62C42E4E" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="1B31480C" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="2E3CED2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5CB6412C" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="56003D8A" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="095597BB" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="6CAF9667" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A352FC">
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> efter</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> kontakt med patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="33AA89C5" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="2729EC20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="3074242F" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="0E544119" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="729CDBD7" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="06AAACDD" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00DC6C22" w14:paraId="51521BC5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D7FF657" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="30FC1663" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="56EF193D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="6245C354" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A352FC">
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> före</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> före </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>användning av handskar eller hantering av ren/steril produkt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A352FC">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="2DA81459" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="29635272" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="24217659" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="625EAC97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="32C5E9E8" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="6DAB3E3F" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="650FFA24" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="729E9ADA" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="230746BC" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="111A4066" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="51F3AF9A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A352FC">
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> efter </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A352FC">
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>användning av handskar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="372545E6" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="0CA48668" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="2BF74EEA" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="1EC506FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="499B2FFD" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="618CD39A" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="07AA157E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="26D183C2" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="6E41ADAB" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="49A78A37" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="69316A78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Handskar endast vid kontakt med, eller risk för kontakt med, kroppsvätskor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="3B6E44E9" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="27CE6512" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="10566BD3" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="34083776" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="5E733493" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="04B4CAB7" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="3A446E21" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="71386779" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="32B223C5" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404405" w:rsidRPr="00404405" w:rsidP="00627AB8" w14:paraId="4EB86292" w14:textId="0BA06F86">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Skyddsförkläde </w:t>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00627AB8" w14:paraId="68B07679" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Skyddsförkläde t.ex vid:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00404405">
-              <w:t>t.ex</w:t>
+          </w:p>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00627AB8" w14:paraId="54BDFBD0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kroppsundersökning, sårkontroll, punktioner och övrig närkontakt mellan patient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00404405">
-              <w:t xml:space="preserve"> vid:</w:t>
+            <w:r w:rsidR="008530E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dess säng </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">kroppsundersökning, </w:t>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>och dina arbetskläder</w:t>
             </w:r>
-            <w:r w:rsidRPr="00797EBB">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="2DE2B241" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="17723E12" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="6CDD2B92" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="14C3F469" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="7BDD7693" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="7A1ACD06" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="3C8418A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4612F78E" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="6EF9D702" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404405" w:rsidRPr="000E01D5" w:rsidP="00404405" w14:paraId="1BE67662" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00404405" w14:paraId="77130E63" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Arbetade du:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Arbeta</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00404405" w14:paraId="311BD34B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404405" w:rsidP="00404405" w14:paraId="1F0CC82D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00404405" w14:paraId="1385AA4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404405" w:rsidP="00404405" w14:paraId="486831CD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="00404405" w14:paraId="09E345CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...12 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="48CA294D" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="65D9B3CE" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="60AFD59B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">I </w:t>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="01BA6C81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I för arbetspasset rena arbetskläder</w:t>
             </w:r>
-            <w:r w:rsidRPr="00797EBB">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="54A27F0A" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="67E13F3E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="78F07367" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="47441813" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="3B882F47" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="728A902E" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="1A5C669F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0291FB29" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="2F1AF632" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="0E9F3ABA" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="6BD3E211" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>I överdel med kort ärm som slutar ovanför armbågen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="0D9CBD8D" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="3A948629" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="512084BE" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="6EEBA098" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="6791418A" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="4A8C4724" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="607CCEEB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3CC84004" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="27A7EF5D" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="355D0785" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="3863BA6D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Utan ring/ringar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="4CF658ED" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="64F3AE67" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="21BE6440" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="73769835" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="2018B129" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="6E51376D" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="27BA0D96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="49C89C93" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="70FE9802" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="694CB730" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="70967B47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Utan armband/armbandsur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="3F1C8F32" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="58045159" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="45AE3413" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="38B1953B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="47109E9C" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="63A19B1D" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="0FB6C05E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="06D222B1" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="5266F655" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="302B829A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="721A77F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Utan plåster, bandage, förband, stödskenor eller motsvarande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="103E2790" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="7C7926A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="3B807C14" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="4ECCD279" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="4B24F105" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="633F19EA" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="22B344E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5EA35C55" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="460DAE4F" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="46899D5E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="5304FF5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Arbetade </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Arbeta</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A352FC">
-              <w:rPr>
+            <w:r w:rsidR="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>du</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="2866FA6A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="01C53628" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="11A17121" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="05BB45D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="797DB070" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="7C723FFC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...12 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4253ECE1" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="27055011" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="3C1A1A52" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="15E4DC80" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Med korta naglar, utan nagellack /lösnaglar/konstgjorda naglar/konstgjort material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="507095C7" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="07EBDF23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="0A2ED2E8" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="7EDC03DF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="415DB911" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="43919026" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="598D9120" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="526402AA" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="1CF2542B" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="28B33CDF" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="11DD750B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>I kort eller uppsatt hår/skägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="7F32F546" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="77DFEACE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="60F87C75" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="643FC96F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="37CB826D" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="155754FC" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="7E1F970A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2FEDFB96" w14:textId="77777777" w:rsidTr="00A67FFA">
+      <w:tr w14:paraId="1997A130" w14:textId="77777777" w:rsidTr="00A67FFA">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="61C719A9" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="1793C114" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>I uppsatt eller instoppad huvudduk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="2E30436F" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="1A62CC5F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="0C97C767" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="5B472383" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="35C9783C" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidP="002356F7" w14:paraId="0D166A05" w14:textId="77777777"/>
+          <w:p w:rsidR="00DC6C22" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="532A51F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="506"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8154"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4ED24293" w14:textId="77777777" w:rsidTr="002356F7">
+      <w:tr w14:paraId="12900D1E" w14:textId="77777777" w:rsidTr="002356F7">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="57D9850E" w14:textId="77777777">
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="690F7F35" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00940645">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Övriga kommentarer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F12AFFC" w14:textId="77777777" w:rsidTr="002356F7">
+      <w:tr w14:paraId="4125347D" w14:textId="77777777" w:rsidTr="002356F7">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1743"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="7350EF18" w14:textId="77777777">
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="3B53EADA" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="02F168EE" w14:textId="77777777">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="1D657474" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="025313A9" w14:textId="77777777">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="58315603" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A67FFA" w:rsidRPr="00AF21DE" w:rsidP="002356F7" w14:paraId="4825D96B" w14:textId="77777777">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="002356F7" w14:paraId="77BDA30D" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A67FFA" w:rsidRPr="00F76283" w:rsidP="00A67FFA" w14:paraId="3AF6521B" w14:textId="77777777"/>
-    <w:p w:rsidR="00F45001" w:rsidRPr="00E61872" w:rsidP="00F45001" w14:paraId="16B89D85" w14:textId="77777777">
+    <w:p w:rsidR="00A67FFA" w:rsidRPr="00940645" w:rsidP="00A67FFA" w14:paraId="4B5B8889" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F09D9" w:rsidRPr="00E61872" w:rsidP="002F09D9" w14:paraId="1191C38B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtext-RJH"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om du svarat JA på samtliga frågor har du arbetat helt rätt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F45001" w:rsidRPr="00940645" w:rsidP="00F45001" w14:paraId="200761D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext-RJH"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="00E33AE4">
-      <w:headerReference w:type="default" r:id="rId5"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2443" w:right="1871" w:bottom="1701" w:left="1871" w:header="624" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2114,447 +2689,461 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00F337B5" w14:paraId="182FC45E" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt10"/>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="3256"/>
       <w:gridCol w:w="4262"/>
       <w:gridCol w:w="986"/>
       <w:gridCol w:w="852"/>
     </w:tblGrid>
-    <w:tr w14:paraId="10CCF930" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="242E39CE" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="264"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="7C88664A" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="6E20CFCF" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="17C92384" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="7BD11C3A" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="1A643188" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="2034C9CB" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="312049F7" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="2B251A82" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="263"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="2280648E" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="1C6C4B23" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="329E6551" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="018B3325" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="01A1A414" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="5435B31C" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="3FFC32DB" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="686FDA82" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:gridBefore w:val="1"/>
         <w:gridAfter w:val="1"/>
         <w:wBefore w:w="567" w:type="dxa"/>
         <w:wAfter w:w="852" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8504" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="3EC25323" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="4976AA4B" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:t>Original lagras och godkänns elektroniskt. Utskrifter gäller endast efter verifiering mot systemet att utgåvan fortfarande är giltig.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="4937C224" w14:textId="77777777">
+  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="261E9035" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00F337B5" w14:paraId="32E1ED8A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="578377C5" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00F337B5" w14:paraId="36932067" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="7E37E794" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>477520</wp:posOffset>
+            <wp:posOffset>475036</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>306070</wp:posOffset>
+            <wp:posOffset>301925</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1752600" cy="673100"/>
+          <wp:extent cx="1751433" cy="673100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="logotyp_li_RGB.wmf"/>
+                  <pic:cNvPr id="5" name="Bildobjekt 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1752600" cy="673100"/>
+                    <a:ext cx="1751433" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid0"/>
       <w:tblW w:w="9899" w:type="dxa"/>
       <w:tblInd w:w="-907" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4128"/>
       <w:gridCol w:w="4541"/>
       <w:gridCol w:w="1230"/>
     </w:tblGrid>
-    <w:tr w14:paraId="1B4EFD7A" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="5F411E4C" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="69969ADA" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="41BC0EA1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="51BF98AD" w14:textId="77777777">
+        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="668A05AF" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Workflow \* MERGEFORMAT \*</w:instrText>
           </w:r>
           <w:r w:rsidR="00F337B5">
@@ -2578,121 +3167,121 @@
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>FORMULÄR</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="3E510BE0" w14:textId="77777777">
+        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="58090A8D" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT  </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Självskattning av följsamhet till basala hygienrutiner och klädregler för läkare</w:t>
+            <w:t>Självskattning av följsamhet till basala hygienrutiner (BHR) för läkare</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="464160D9" w14:textId="77777777">
+        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="6DE6A65A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="552D41D1" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="4488B073" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
@@ -2763,51 +3352,51 @@
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="4442D8B9" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="4AE5F907" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_</w:instrText>
           </w:r>
           <w:r>
@@ -2843,233 +3432,309 @@
             <w:instrText>\*Upper</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>64980-4</w:t>
+            <w:t>64980-6</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="53811D54" w14:textId="77777777">
+        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="738F65CB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="02DF9AB5" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="7ED4D17A" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="983"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="405F029E" w14:textId="77777777">
+        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="603425B2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_WorkUnit \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Patientsäkerhet</w:t>
+            <w:t>Ledningsstöd Hälso- och sjukvård</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="17F44450" w14:textId="042C53B2">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="4B970092" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00975D5F">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00975D5F">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> DOCPROPERTY C_</w:instrText>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Vårdhygien</w:t>
+            <w:instrText>OWNER</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00975D5F">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00975D5F" w:rsidR="00F337B5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidR="00F14DD7">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00975D5F" w:rsidR="00F14DD7">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidR="00F337B5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00975D5F">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00975D5F">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:t>Carina Hansson</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00975D5F">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="10ED6D88" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="008E0DEC" w:rsidP="006C2C5F" w14:paraId="7AFDB1E2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud9"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="7F8FC448" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="008E0DEC" w:rsidP="006C2C5F" w14:paraId="719E2AED" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud7vnster"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="496A021B" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="008E0DEC" w:rsidP="006C2C5F" w14:paraId="5BE1C1CE" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E47EFD" w:rsidRPr="00822C0F" w:rsidP="00982122" w14:paraId="573EBD83" w14:textId="77777777">
+  <w:p w:rsidR="00E47EFD" w:rsidRPr="008E0DEC" w:rsidP="00982122" w14:paraId="457526C3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="0BA11A10" w14:textId="77777777">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="75C19CE1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2085"/>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="001E1BEB">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>453390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>306070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1774800" cy="680400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3098,51 +3763,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1774800" cy="680400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DC02FA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2BD4E090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3482,199 +4147,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="145F2EF6"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="21CF2B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DE66B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1665" w:hanging="1305"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3743,51 +4259,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="29932143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93D4968E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3856,51 +4372,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="3A022707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01A471BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3970,51 +4486,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="56D02020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC02E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4084,51 +4600,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="6AFA49C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C1E2728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4198,424 +4714,433 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1223784841">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="2" w16cid:durableId="1742024449">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1749232669">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1075860528">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="816918001">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="846866552">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1646160865">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="297805085">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="9" w16cid:durableId="1349143475">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="10" w16cid:durableId="2030136898">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1069502945">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1703823496">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2058431971">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1637837157">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="584460847">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1613319856">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1410614115">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1727144835">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1725253833">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="383336302">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1884711191">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="190"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="50000" w:hash="T1hhFE9ZG4Sd2atrKimdte1pXlY=&#10;" w:salt="hIqOl99kIr/+N0hyovEq7Q==&#10;"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00975D5F"/>
     <w:rsid w:val="00003DD7"/>
+    <w:rsid w:val="000041E6"/>
+    <w:rsid w:val="000355F0"/>
     <w:rsid w:val="000364F5"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="000559F7"/>
     <w:rsid w:val="00060C2E"/>
     <w:rsid w:val="00077AB2"/>
+    <w:rsid w:val="000936A7"/>
     <w:rsid w:val="0009433F"/>
     <w:rsid w:val="000956D3"/>
     <w:rsid w:val="000A38B7"/>
     <w:rsid w:val="000B7CDE"/>
     <w:rsid w:val="000C2EF5"/>
     <w:rsid w:val="000C4469"/>
-    <w:rsid w:val="000E01D5"/>
+    <w:rsid w:val="000E57FA"/>
+    <w:rsid w:val="00101184"/>
     <w:rsid w:val="00104041"/>
     <w:rsid w:val="001121C1"/>
     <w:rsid w:val="00117EB6"/>
     <w:rsid w:val="00121764"/>
     <w:rsid w:val="00136754"/>
     <w:rsid w:val="00140B93"/>
     <w:rsid w:val="0017789C"/>
-    <w:rsid w:val="001804D0"/>
     <w:rsid w:val="0018483D"/>
     <w:rsid w:val="00190C5E"/>
+    <w:rsid w:val="001B0397"/>
     <w:rsid w:val="001B0D52"/>
     <w:rsid w:val="001B1282"/>
     <w:rsid w:val="001B58E8"/>
     <w:rsid w:val="001B7097"/>
     <w:rsid w:val="001B71DC"/>
     <w:rsid w:val="001E1BEB"/>
     <w:rsid w:val="002043A6"/>
     <w:rsid w:val="00217CC4"/>
     <w:rsid w:val="0022259F"/>
+    <w:rsid w:val="0022469A"/>
     <w:rsid w:val="00225FFD"/>
     <w:rsid w:val="002356F7"/>
     <w:rsid w:val="0024266E"/>
     <w:rsid w:val="00242BFD"/>
     <w:rsid w:val="0025598C"/>
     <w:rsid w:val="0025719F"/>
     <w:rsid w:val="0026281E"/>
     <w:rsid w:val="00275969"/>
     <w:rsid w:val="00275CC7"/>
     <w:rsid w:val="00280384"/>
     <w:rsid w:val="00284BAD"/>
     <w:rsid w:val="00293FE9"/>
     <w:rsid w:val="002E598A"/>
     <w:rsid w:val="002E7947"/>
     <w:rsid w:val="002F00BE"/>
+    <w:rsid w:val="002F09D9"/>
     <w:rsid w:val="00306959"/>
     <w:rsid w:val="00310DCB"/>
     <w:rsid w:val="0031484C"/>
     <w:rsid w:val="003151F4"/>
     <w:rsid w:val="003270B9"/>
     <w:rsid w:val="0035326B"/>
     <w:rsid w:val="00360B84"/>
     <w:rsid w:val="00375A00"/>
     <w:rsid w:val="003841CF"/>
+    <w:rsid w:val="00394BFD"/>
     <w:rsid w:val="003B00D6"/>
     <w:rsid w:val="003E692A"/>
     <w:rsid w:val="003F5483"/>
     <w:rsid w:val="003F6EEC"/>
     <w:rsid w:val="003F700D"/>
     <w:rsid w:val="00404405"/>
+    <w:rsid w:val="00412036"/>
     <w:rsid w:val="00416A86"/>
     <w:rsid w:val="004326EB"/>
     <w:rsid w:val="004446DE"/>
     <w:rsid w:val="00447366"/>
     <w:rsid w:val="00447A76"/>
     <w:rsid w:val="0045201F"/>
     <w:rsid w:val="0045632E"/>
     <w:rsid w:val="004569FA"/>
     <w:rsid w:val="0046708B"/>
     <w:rsid w:val="00475373"/>
     <w:rsid w:val="00486302"/>
     <w:rsid w:val="004D683C"/>
     <w:rsid w:val="004D76C0"/>
+    <w:rsid w:val="004E1AD2"/>
     <w:rsid w:val="004F0685"/>
     <w:rsid w:val="004F29E8"/>
     <w:rsid w:val="004F462C"/>
-    <w:rsid w:val="00500CE9"/>
     <w:rsid w:val="005012B8"/>
     <w:rsid w:val="00525D58"/>
     <w:rsid w:val="00531BB9"/>
+    <w:rsid w:val="00536555"/>
     <w:rsid w:val="00537E25"/>
     <w:rsid w:val="00544271"/>
     <w:rsid w:val="005446D5"/>
     <w:rsid w:val="00544C1D"/>
     <w:rsid w:val="0054659F"/>
     <w:rsid w:val="00560E21"/>
     <w:rsid w:val="00562738"/>
+    <w:rsid w:val="005818D9"/>
     <w:rsid w:val="005831EF"/>
     <w:rsid w:val="005939B5"/>
     <w:rsid w:val="00594684"/>
     <w:rsid w:val="005A49D5"/>
     <w:rsid w:val="005A7792"/>
     <w:rsid w:val="005B4D71"/>
     <w:rsid w:val="005C103C"/>
     <w:rsid w:val="005C5B00"/>
     <w:rsid w:val="005D5073"/>
-    <w:rsid w:val="00611292"/>
     <w:rsid w:val="0061408B"/>
     <w:rsid w:val="00627AB8"/>
     <w:rsid w:val="00635184"/>
     <w:rsid w:val="00636904"/>
     <w:rsid w:val="006378DD"/>
     <w:rsid w:val="0064178B"/>
     <w:rsid w:val="006456FA"/>
-    <w:rsid w:val="00666808"/>
     <w:rsid w:val="006759FC"/>
     <w:rsid w:val="006869DF"/>
     <w:rsid w:val="006B4615"/>
     <w:rsid w:val="006C2C5F"/>
     <w:rsid w:val="006D4CA5"/>
     <w:rsid w:val="0073162A"/>
     <w:rsid w:val="0074542B"/>
     <w:rsid w:val="00747533"/>
     <w:rsid w:val="00755B00"/>
     <w:rsid w:val="00765F42"/>
     <w:rsid w:val="00770681"/>
     <w:rsid w:val="00771348"/>
+    <w:rsid w:val="00775C7D"/>
     <w:rsid w:val="0079072D"/>
     <w:rsid w:val="00795451"/>
-    <w:rsid w:val="00797EBB"/>
+    <w:rsid w:val="007A63F6"/>
     <w:rsid w:val="007C6633"/>
     <w:rsid w:val="007E478A"/>
     <w:rsid w:val="007E4D01"/>
     <w:rsid w:val="007F21C4"/>
     <w:rsid w:val="007F3EEE"/>
     <w:rsid w:val="007F7906"/>
     <w:rsid w:val="0080591F"/>
-    <w:rsid w:val="00813117"/>
     <w:rsid w:val="008212A3"/>
     <w:rsid w:val="00822C0F"/>
     <w:rsid w:val="0082473C"/>
     <w:rsid w:val="00826305"/>
     <w:rsid w:val="008350E1"/>
     <w:rsid w:val="00844616"/>
     <w:rsid w:val="00844C39"/>
     <w:rsid w:val="008463CA"/>
+    <w:rsid w:val="008530E9"/>
     <w:rsid w:val="00854E4A"/>
     <w:rsid w:val="008715B0"/>
     <w:rsid w:val="00872913"/>
     <w:rsid w:val="00885DE1"/>
     <w:rsid w:val="008877DB"/>
     <w:rsid w:val="00893966"/>
+    <w:rsid w:val="008B3D6E"/>
     <w:rsid w:val="008B4E31"/>
+    <w:rsid w:val="008E0DEC"/>
     <w:rsid w:val="0090350E"/>
     <w:rsid w:val="009057ED"/>
     <w:rsid w:val="009112F5"/>
     <w:rsid w:val="00934B35"/>
     <w:rsid w:val="00940225"/>
+    <w:rsid w:val="00940645"/>
     <w:rsid w:val="0095109C"/>
     <w:rsid w:val="00952645"/>
     <w:rsid w:val="009550DA"/>
     <w:rsid w:val="00963A91"/>
     <w:rsid w:val="00975D5F"/>
     <w:rsid w:val="00982122"/>
     <w:rsid w:val="00985EE2"/>
     <w:rsid w:val="009B6439"/>
     <w:rsid w:val="009C60CD"/>
     <w:rsid w:val="009D3F94"/>
     <w:rsid w:val="009E07A4"/>
     <w:rsid w:val="009E5178"/>
     <w:rsid w:val="009F5473"/>
-    <w:rsid w:val="009F5D23"/>
     <w:rsid w:val="00A02232"/>
     <w:rsid w:val="00A039E9"/>
     <w:rsid w:val="00A17C9B"/>
     <w:rsid w:val="00A20DC9"/>
     <w:rsid w:val="00A31534"/>
-    <w:rsid w:val="00A352FC"/>
     <w:rsid w:val="00A52F84"/>
     <w:rsid w:val="00A56EED"/>
     <w:rsid w:val="00A67FE1"/>
     <w:rsid w:val="00A67FFA"/>
     <w:rsid w:val="00A74E39"/>
     <w:rsid w:val="00A770F3"/>
     <w:rsid w:val="00A819AD"/>
     <w:rsid w:val="00A9556D"/>
     <w:rsid w:val="00AB302B"/>
     <w:rsid w:val="00AB467A"/>
     <w:rsid w:val="00AB5EA8"/>
     <w:rsid w:val="00AC41A4"/>
     <w:rsid w:val="00AD393A"/>
     <w:rsid w:val="00AD61E2"/>
     <w:rsid w:val="00AE6EA9"/>
-    <w:rsid w:val="00AF21DE"/>
     <w:rsid w:val="00AF5970"/>
     <w:rsid w:val="00AF71DC"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B27756"/>
     <w:rsid w:val="00B328D6"/>
     <w:rsid w:val="00B347B4"/>
     <w:rsid w:val="00B348C6"/>
     <w:rsid w:val="00B6296F"/>
-    <w:rsid w:val="00B77CC1"/>
-    <w:rsid w:val="00B85036"/>
     <w:rsid w:val="00B87B4F"/>
     <w:rsid w:val="00BC0851"/>
     <w:rsid w:val="00BC6657"/>
     <w:rsid w:val="00BE1AD0"/>
     <w:rsid w:val="00BE2068"/>
     <w:rsid w:val="00BE39E8"/>
     <w:rsid w:val="00BE6E2C"/>
     <w:rsid w:val="00BE7284"/>
     <w:rsid w:val="00BF74CB"/>
     <w:rsid w:val="00C010BC"/>
     <w:rsid w:val="00C1280A"/>
+    <w:rsid w:val="00C30814"/>
     <w:rsid w:val="00C348DB"/>
+    <w:rsid w:val="00C6658F"/>
     <w:rsid w:val="00C83701"/>
     <w:rsid w:val="00C949DA"/>
     <w:rsid w:val="00C95FF0"/>
     <w:rsid w:val="00CB5EBF"/>
     <w:rsid w:val="00CC55ED"/>
     <w:rsid w:val="00CD0A1E"/>
     <w:rsid w:val="00D04789"/>
     <w:rsid w:val="00D05370"/>
     <w:rsid w:val="00D14DDB"/>
     <w:rsid w:val="00D21159"/>
     <w:rsid w:val="00D22B89"/>
     <w:rsid w:val="00D27B3D"/>
     <w:rsid w:val="00D411C6"/>
     <w:rsid w:val="00D46D41"/>
     <w:rsid w:val="00D553E0"/>
     <w:rsid w:val="00D57221"/>
     <w:rsid w:val="00D70829"/>
     <w:rsid w:val="00D7086E"/>
     <w:rsid w:val="00D86807"/>
     <w:rsid w:val="00D93BBF"/>
     <w:rsid w:val="00D93CB7"/>
     <w:rsid w:val="00D969C7"/>
     <w:rsid w:val="00DA107F"/>
     <w:rsid w:val="00DA47E7"/>
+    <w:rsid w:val="00DB3FA9"/>
     <w:rsid w:val="00DC2069"/>
+    <w:rsid w:val="00DC6C22"/>
     <w:rsid w:val="00DC75E3"/>
     <w:rsid w:val="00DD0DBC"/>
     <w:rsid w:val="00DE67D1"/>
     <w:rsid w:val="00E03BEC"/>
     <w:rsid w:val="00E2003B"/>
     <w:rsid w:val="00E33AE4"/>
     <w:rsid w:val="00E42AE0"/>
     <w:rsid w:val="00E47EFD"/>
     <w:rsid w:val="00E5537A"/>
     <w:rsid w:val="00E61872"/>
     <w:rsid w:val="00E6548E"/>
     <w:rsid w:val="00E65DA0"/>
+    <w:rsid w:val="00E66A77"/>
     <w:rsid w:val="00E704D0"/>
     <w:rsid w:val="00E97CE5"/>
     <w:rsid w:val="00EC3D78"/>
     <w:rsid w:val="00EC5E23"/>
     <w:rsid w:val="00EC61C0"/>
     <w:rsid w:val="00EF42A6"/>
     <w:rsid w:val="00F0786B"/>
     <w:rsid w:val="00F14DD7"/>
     <w:rsid w:val="00F337B5"/>
     <w:rsid w:val="00F3525B"/>
+    <w:rsid w:val="00F42F6F"/>
     <w:rsid w:val="00F45001"/>
     <w:rsid w:val="00F61B87"/>
     <w:rsid w:val="00F74AC7"/>
     <w:rsid w:val="00F76194"/>
-    <w:rsid w:val="00F76283"/>
     <w:rsid w:val="00F86032"/>
     <w:rsid w:val="00F863A9"/>
     <w:rsid w:val="00F86927"/>
     <w:rsid w:val="00F91949"/>
     <w:rsid w:val="00F965BD"/>
     <w:rsid w:val="00FA4839"/>
     <w:rsid w:val="00FA794C"/>
     <w:rsid w:val="00FB295F"/>
     <w:rsid w:val="00FC1130"/>
-    <w:rsid w:val="00FC3AD1"/>
     <w:rsid w:val="00FD58F3"/>
     <w:rsid w:val="00FF0269"/>
     <w:rsid w:val="00FF0F95"/>
     <w:rsid w:val="00FF6FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w15:docId w15:val="{585B5A18-4F18-491A-A79D-F9848F836187}"/>
+  <w14:docId w14:val="3B44EA54"/>
+  <w15:docId w15:val="{C1FB8504-44AE-42AE-BB9B-86145F47EC3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4958,50 +5483,51 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Normal - RJH"/>
     <w:qFormat/>
     <w:rsid w:val="003841CF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik 1 - RJH"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003841CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -5604,84 +6130,67 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid_1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...15 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivarwebb.regionjh.se/rest-api/centuri/document/923d0aa6-af06-56f8-b245-52be856415d9/22832" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf" /></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Region JH-0416">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A59C94"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="97D700"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E6F0F9"/>
       </a:accent2>
       <a:accent3>
@@ -5936,84 +6445,84 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4034A60F-BC50-44DB-8575-C13B362D5D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{3b0b0de0-301b-43bc-be01-b232acb4eea4}" enabled="1" method="Standard" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
+  <clbl:label id="{9218f313-491c-48a9-a858-e86888d34a51}" enabled="1" method="Privileged" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>513</Words>
-  <Characters>2720</Characters>
+  <Words>645</Words>
+  <Characters>3422</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3227</CharactersWithSpaces>
+  <CharactersWithSpaces>4059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Peter Lindberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="C_Api_Comment">
     <vt:lpwstr>https://rjh.centuri.se:443/command/workflow/64980/comment</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="C_Approved">
     <vt:lpwstr/>
   </property>
@@ -6029,212 +6538,213 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="C_Approvers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="C_AuditDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="C_AuditDateExtended">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="C_AuditFrequency">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="C_Category">
     <vt:lpwstr>Formulär</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="C_CategoryDescription">
     <vt:lpwstr>Dokument med fördefinierade ifyllbara fällt. Saknar Granskare/Godkännare. Publiceras endast på originalformat med Formulärlås.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="C_CategoryId">
     <vt:lpwstr>f4f7e0c6-ea6c-57a2-951b-67f234fac43f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="C_Comparable">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="C_Created">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="C_CreatedBy">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="C_CreatedBy_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="C_CreatedBy_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="C_CreatedBy_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="C_CreatedDate">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="C_Description">
-    <vt:lpwstr>Formulär för genomgång och självskattning av basala hygienrutiner riktad till läkare</vt:lpwstr>
+    <vt:lpwstr>Formulär för genomgång och självskattning av basala hygienrutiner riktad till läkare
+Resultatet sammanställs av Ec och förbättringsarbetet fokuseras på ev brister.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="C_DocumentNumber">
-    <vt:lpwstr>64980-4</vt:lpwstr>
+    <vt:lpwstr>64980-6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="C_FileCategory">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="C_FinishBefore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="C_FinishBeforeAuto">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="C_FinishBeforeDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="C_FormConfigId">
     <vt:lpwstr>733bf94d-e97a-4765-b3de-367dbfea7a10</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="C_FrequencyInMonths">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="C_HasPreviousIssue">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="C_HasVisibleReportTemplates">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="C_IssueNumber">
-    <vt:lpwstr>4</vt:lpwstr>
+    <vt:lpwstr>6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="C_Language">
     <vt:lpwstr>sv-SE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="C_Link">
     <vt:lpwstr>https://rjh.centuri.se:443/RegNo/64980</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="C_LinkToDoRespond">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/dependee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="C_Link_Compare">
     <vt:lpwstr>https://rjh.centuri.se:443/Compare/64980</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="C_Link_ToDo_Tasks">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/tasks</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="C_Link_ToDo_Work">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/work</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="C_Mandatory">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="C_OldRegNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="C_Owner">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="C_Owners">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="C_Owner_Email">
     <vt:lpwstr>carina.hansson@regionjh.se</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="C_Owner_FamilyName">
     <vt:lpwstr>Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="C_Owner_GivenName">
     <vt:lpwstr>Carina</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="C_Owner_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="C_Owner_UserName">
     <vt:lpwstr>caha3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="C_Owner_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="C_Owner_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="C_Owner_WorkUnit_ExternalId">
-    <vt:lpwstr/>
+    <vt:lpwstr>SE2321000214-0051361</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="C_RegistrationNumber">
     <vt:lpwstr>64980</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="C_RegistrationNumberId">
     <vt:lpwstr>56d3dd0e-ce21-42ca-8da8-f994b76913f7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="C_RegNo">
-    <vt:lpwstr>64980-4</vt:lpwstr>
+    <vt:lpwstr>64980-6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="C_Restricted">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="C_Reviewed">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="C_ReviewedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="C_Reviewers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="C_Reviewers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="C_Reviewers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="C_Revision">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="C_Stage">
     <vt:lpwstr>Publicerad</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="C_StartAfter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="C_StartAfterDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="C_Tags">
-    <vt:lpwstr>Basal hygien, PPM-BHK-Resultat/Instruktioner/Protokoll</vt:lpwstr>
+    <vt:lpwstr>Basal hygien</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="C_Template">
     <vt:lpwstr>Word-dokument med stående sidorientering.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="C_Title">
-    <vt:lpwstr>Självskattning av följsamhet till basala hygienrutiner och klädregler för läkare</vt:lpwstr>
+    <vt:lpwstr>Självskattning av följsamhet till basala hygienrutiner (BHR) för läkare</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="C_UpdatedWhen">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="C_UpdatedWhenDate">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="C_ValidFrom">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="C_ValidFromDate">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="C_ValidUntil">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="C_ValidUntilDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="C_ViewMode">
     <vt:lpwstr>ViewModeOriginal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="C_Workflow">
     <vt:lpwstr>Formulär</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="C_WorkflowId">
-    <vt:lpwstr>7705344b-5d2a-4b8c-9940-459129f38795</vt:lpwstr>
+    <vt:lpwstr>cdab229d-8621-43b1-8f3c-2f420363dcea</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="C_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="C_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
 </Properties>
 </file>