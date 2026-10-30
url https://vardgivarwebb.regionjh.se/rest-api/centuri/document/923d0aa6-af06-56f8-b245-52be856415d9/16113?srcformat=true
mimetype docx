--- v0 (2026-04-04)
+++ v1 (2026-10-30)
@@ -1,289 +1,281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image2.svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 22.5.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_Hlk84516159"/>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00925AA5" w14:paraId="694DF8D2" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00925AA5" w14:paraId="050B3D4B" w14:textId="0C93C101">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000674EC" w:rsidR="00D563D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT \* FirstCap </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="000674EC">
+      <w:r w:rsidRPr="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Självskattning av följsamhet till basala hygienrutiner för vårdavdelning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00F624F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Självskattning av följsamhet till basala hygienrutiner och klädregler</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6F4F7B36" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1B3B118F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="2A87A2E9" w14:textId="77777777" w:rsidTr="008A10E3">
+      <w:tr w14:paraId="3C120A83" w14:textId="77777777" w:rsidTr="008A10E3">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="5736BF2D" w14:textId="77777777">
+          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="441D4DFA" w14:textId="3A4C43CA">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Datum/tid</w:t>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="6A51053A" w14:textId="77777777">
+          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="33453E0C" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Yrkeskategori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="414260C8" w14:textId="77777777">
+          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="026A1E1E" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="069F24A2" w14:textId="77777777" w:rsidTr="008A10E3">
+      <w:tr w14:paraId="231E2E3F" w14:textId="77777777" w:rsidTr="008A10E3">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="30819EB6" w14:textId="77777777">
+          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="1B2A247A" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="77B26C54" w14:textId="77777777">
+          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="3AC6217B" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="12F2C5E9" w14:textId="77777777">
+          <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="008A10E3" w14:paraId="5DFF3842" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="224D1C0B" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="57E0DA70" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="03398686" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6828D353" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="50EA82D1" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="014012CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruktion </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545DF1" w:rsidRPr="000674EC" w:rsidP="00545DF1" w14:paraId="4FA97859" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00894F05" w14:paraId="0F82D6FF" w14:textId="07747728">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Självskattningsformuläret utförs av </w:t>
       </w:r>
       <w:r w:rsidRPr="00545DF1" w:rsidR="00500CE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vård</w:t>
       </w:r>
       <w:r w:rsidRPr="00545DF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personal</w:t>
@@ -315,383 +307,339 @@
         <w:t xml:space="preserve"> inom Region Jämtland Härjedalen. </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk97213436"/>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vårdhygien rekommenderar att mätning via självskattningsblankett görs minst en gång/kvartal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">m resultatet understiger 90% </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954">
+        <w:t>m resultatet understiger 90%</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52FAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bör blanketten användas månadsvis samt en handlingsplan upprättas för att förbättra följsamheten.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> i PPM BHR</w:t>
+      </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> på blanketten.</w:t>
+        </w:rPr>
+        <w:t>bör blanketten användas månadsvis samt en handlingsplan upprättas för att förbättra följsamheten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mätningen är anonym, dvs inget namn på blanketten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0ADC34F3" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7D52E7A1" w14:textId="0A34B494">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Självskattningen gäller </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Självskattningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">antingen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954">
+        <w:t>besvaras utifrån hur man vanligen arbetar vid de olika momenten. Samtliga frågor besvaras Ja/Nej med ett kryss i respektive ruta, om nej beskriv varför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364773">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>den första vårdtagaren som personalen ha</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954" w:rsidR="00E50954">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00412036">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00153226" w:rsidP="00F76283" w14:paraId="708CF52C" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ft</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954">
+      </w:pPr>
+      <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kontakt med under arbetspasset</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E50954" w:rsidR="00813FBA">
+        <w:t xml:space="preserve">Resultatet </w:t>
+      </w:r>
+      <w:r w:rsidR="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller så besvaras frågorna utifrån hur man vanligen arbetar.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00813FBA">
+        <w:t xml:space="preserve">sammanställs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t>redovisas och diskuteras med personalgruppe</w:t>
+      </w:r>
+      <w:r w:rsidR="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Samtliga frågor besvaras Ja/Nej</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC" w:rsidR="000E01D5">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och om nej varför </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
+        <w:t xml:space="preserve"> vid gemensamma möten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>eller</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t>Syftet med självskattningen är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00577412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ej </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC" w:rsidR="000E01D5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aktuellt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00577412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>med ett kryss i respektive ruta.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC" w:rsidR="0093683A">
+        <w:t xml:space="preserve">utöver att personalen blir påmind och informerad, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00545DF1" w:rsidR="0093683A">
+        <w:t>att identifiera vilka brister som finns och att arbeta med förbättringsåtgärder kring de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00577412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Läs text i informationsrutan innan självskattning.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>ssa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00813FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00153226" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="2C67117A" w14:textId="77777777">
+    <w:p w:rsidR="00894F05" w:rsidP="00F76283" w14:paraId="30134112" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000674EC">
+    </w:p>
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6AA68DF2" w14:textId="6DB41A8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545DF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resultatet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00813FBA">
+        <w:t xml:space="preserve">Läs text i informationsrutan </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sammanställs, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC">
+        <w:t>för repetition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545DF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>redovisas och diskuteras med personalgruppe</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0916328A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C6658F" w:rsidP="00F76283" w14:paraId="43659EF0" w14:textId="77777777">
+    <w:p w:rsidR="00C6658F" w:rsidP="00F76283" w14:paraId="12A06B96" w14:textId="5E0230C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Korrekt desinfektion</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>av händerna</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> innebär att händerna desinfekteras </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>med minst 2-3 pump av alkoholen. Gnid in över handens alla delar under minst 30sek.O</w:t>
+        <w:t xml:space="preserve">med minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pump av alkoholen. Gnid in över handens alla delar under minst 30sek.O</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">medelbart </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">före </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -711,450 +659,640 @@
         <w:t>före</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>efter</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> användning av handskar</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> samt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00894F05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>före</w:t>
       </w:r>
-      <w:r w:rsidRPr="000674EC" w:rsidR="00153226">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="1E1E1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B634BA" w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rent eller aseptiskt arbete till exempel före arbete där produkters renhetsgrad ska bibehållas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Som hantering av ren tvätt eller när en produkt ska tas ur en förpackning där det finns fler kvar, tex handskar, såromläggningsmaterial </w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6658F" w:rsidP="00F76283" w14:paraId="0D6CD726" w14:textId="77777777">
+    <w:p w:rsidR="00C6658F" w:rsidP="00F76283" w14:paraId="2F4C17D5" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidP="00F76283" w14:paraId="339D9AF8" w14:textId="03FEB4DD">
+    <w:p w:rsidR="00717839" w:rsidRPr="00C6658F" w:rsidP="00717839" w14:paraId="3835955F" w14:textId="2C14653B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66A77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tvätta händerna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C6658F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>med flytande tvål och vatten före handdesinfektion om händerna är synligt smutsiga/känns smutsiga</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52FAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52FAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6658F" w:rsidR="00F52FAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>om händerna blivit nedsmutsade av kroppsvätska.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6658F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Händerna ska även tvättas efter kontakt med patient/miljö då patient har/haft kräkning eller diarré.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6658F" w:rsidRPr="00C6658F" w:rsidP="00F76283" w14:paraId="181C0536" w14:textId="35D406DC">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="5B6CA9D8" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6658F">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="404EF6D5" w14:textId="77777777">
+    <w:p w:rsidR="00906686" w:rsidP="00F76283" w14:paraId="72BCA9AB" w14:textId="4055E9F2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Korrekt användning av handskar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innebär att handskar används vid, eller risk för, kontakt med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00E837D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kroppsvätska så som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blod, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tårvätska, sårvätska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52FAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saliv, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urin, avföring, kräkning, sekret och likvor. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00906686" w:rsidP="00F76283" w14:paraId="306021F2" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidP="00F76283" w14:paraId="4AC5FC08" w14:textId="468D1927">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t>Korrekt användning av handskar</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Handskar byts mellan olika arbetsmoment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00906686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(tas av direkt efter avslut av momentet som inneb</w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00906686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r risk för kroppsvätska</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52FAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att inte sprida smitta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954" w:rsidR="00906686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00906686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> innebär att handskar används vid, eller risk för, kontakt med </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">urin, avföring, kräkning, sekret och likvor. </w:t>
+        <w:t>och mellan patienter.</w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>En desinfekterad hand är renare än handskar.</w:t>
+      </w:r>
+      <w:r w:rsidR="0026377A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Överanvändning av handskar kan leda till ökad risk för smittspridning</w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och VRI</w:t>
+      </w:r>
+      <w:r w:rsidR="0026377A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt handeksem).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="73030F36" w14:textId="2C8ED36F">
+    <w:p w:rsidR="00F52FAA" w:rsidP="00F76283" w14:paraId="6E6A6A6E" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000674EC">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="576B83B3" w14:textId="77777777">
+    <w:p w:rsidR="00F52FAA" w:rsidP="00F76283" w14:paraId="2C202D18" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="52A8583F" w14:textId="77777777">
+    <w:p w:rsidR="00F52FAA" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="57EBFC7F" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...8 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1F4E4A25" w14:textId="77777777">
+    <w:p w:rsidR="00894F05" w:rsidP="00F76283" w14:paraId="5D0800AA" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...24 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="197F3E71" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidP="00F76283" w14:paraId="6B119778" w14:textId="52EA48EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-      </w:pPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Korrekt användning av engångsförkläde</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="418B3617" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="41670AFB" w14:textId="1115BE5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000674EC">
-[...29 lines deleted...]
-        <w:t>Det går bra att bära tex T-shirt under.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bärs vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00F624F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk för att arbetskläderna kan förorenas genom direktkontakt med en patient, kroppsvätskor eller annat biologiskt material (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00F624F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00F624F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hud och hudfragment) som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00D563D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid, bäddning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00F624F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och hantering av smutstvätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC" w:rsidR="00D563D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="14A6DD4F" w14:textId="77777777">
+    <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00894F05" w14:paraId="25C8497D" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arbetskläder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Endast arbetskläder tillhandahållna av arbetsgivaren får användas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>och inte blandas med tex privata byxor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940645">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="la-Latn"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Är man ombytt ska basala hygienrutiner följas fullt ut oavsett kontorsarbete eller ej. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Arbetskläderna ska ha korta ärmar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50954">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Det går bra att bära tex T-shirt under.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6084E814" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="5E3B96FE" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...27 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="65C832F0" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="2F1C881C" w14:textId="285751C5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring/klocka, armband samt nagellack </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hindrar adekvat handdesinfektion och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">får ej </w:t>
+      </w:r>
+      <w:r w:rsidR="00894F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bäras.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4C56FBB3" w14:textId="77777777">
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="749E5AFB" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F76283" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7A1553F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Långt h</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC" w:rsidR="00BC3330">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>år</w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">/skägg </w:t>
       </w:r>
       <w:r w:rsidRPr="00E50954" w:rsidR="007635F8">
         <w:rPr>
@@ -1167,2059 +1305,1848 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000674EC" w:rsidR="00BC3330">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>skall vara uppsatt</w:t>
       </w:r>
       <w:r w:rsidR="007635F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E50954" w:rsidR="007635F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>så inget hänger ner i arbetsområdet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="20716C90" w14:textId="77777777">
+    <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1F42B2C0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="1271"/>
       </w:tblGrid>
-      <w:tr w14:paraId="79EA3F5F" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="28D1B4BF" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="3A5EA2BC" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="5CD03402" w14:textId="5777572F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Använde du?</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>Använde</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>r</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="3A97024A" w14:textId="77777777">
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="3A681CC6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4E3FA002" w14:textId="77777777">
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4724AEEC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="65576927" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="07DB3C44" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="362CCB44" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="2A8E06C4" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="100FBB83" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> före</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> kontakt med patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="25A64C5F" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="469945F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="77CC90B4" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="011CEE9E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7DD8526E" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6EDF4EB4" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4DFAE27D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7796675C" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="33347B8F" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="00A3AD56" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6F7EC99D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> efter</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> kontakt med patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="223D6B4D" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6E098B09" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="294A1F26" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7F27D3F9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1B99C04C" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7472EA60" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="35FBF377" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="53D404BB" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="01F685F5" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="60082E07" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7F74F86F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> före </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C81AA9" w:rsidR="00906686">
+            <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>att handskar togs ur förpackningen</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> eller hantering av höggradigt</w:t>
-[...11 lines deleted...]
-              <w:t>ren/steril produkt</w:t>
+              <w:t xml:space="preserve"> eller hantering av höggradigt ren/steril produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="34DABB41" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="456BB236" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="464E77FE" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4FA08D12" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4B5E1AC6" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7435ED0D" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="5D50C201" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="53F7F678" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="4E4987C6" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="07C66143" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="697DC55E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handdesinfektion direkt</w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> efter</w:t>
+              <w:t xml:space="preserve"> efter </w:t>
             </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>användning av handskar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="608E0D52" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="19099E4A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="44A1F5A7" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="210A4005" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1459F2F8" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="59CACBC4" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="2146D011" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="61966E26" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="7B80D128" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6AB73262" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="75EAA1ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handskar endast vid kontakt med, eller risk för kontakt med, kroppsvätskor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1114BCCF" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4552E99F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="639C178E" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="18D96197" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="764091ED" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="262B2E28" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="668195C0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="524130E3" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="2DC09045" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A79B7" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="630C9BCB" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="17E4F63A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Skyddsförkläde t. ex vid:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A79B7" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="75C19B7A" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="45C6CAF0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A79B7" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="1F768445" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="7664380B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A79B7" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="20BD02BE" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="7DC6FC8C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="31B18E06" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="6A53A997" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00212F98" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="29FD57AC" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4F6B6FE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>När du hjälpt en patient med:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9217A" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="771927D7" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="67B0934F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>•Toalettbesök</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1B1A5274" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7C1025D9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Personlig omvårdnad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9217A" w:rsidRPr="000674EC" w:rsidP="00C9217A" w14:paraId="5BD9DC9E" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00C9217A" w14:paraId="1288E21B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Bäddning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4FF1873E" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="2856EB6B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7FDE3A4C" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="299237E5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0B6F8194" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4FCAC9EE" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="697725BA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4A74B008" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="4CC974AE" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9217A" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="03A23880" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="269DF8F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Byte av inkontinensskydd/blöjor</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="015E4272" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="156435C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Av- och påklädning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1827CEE2" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="406EFEC9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4A3861CF" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7D313E68" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="700D1FE5" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="428D86AF" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6534105E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2FEC3284" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="7C79A4D0" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7991EF2E" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="678E1817" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">• Såromläggning </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6E91B477" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="513F253D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• KAD/RIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="66C523B4" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7E846ACD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="33F78E94" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="39022BEA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="3B25839B" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="2936A1DC" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="235B8A26" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="12196B48" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="3F7BB662" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="135AB145" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="61B4B5A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">• Hantering av smutstvätt/avfall </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="194F6A34" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="6CA98555" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">• Orent arbete i desinfektionsrum </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="002929DC" w:rsidP="00F76283" w14:paraId="16AA00F8" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="002929DC" w:rsidP="00F76283" w14:paraId="3E6CFA86" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">• Städning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="12F3E6CA" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="75D3CF34" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="31E98BCE" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="59C0E6A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="67A52F0E" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="470B2864" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="585CF905" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="60568579" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="391FB778" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A79B7" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="743572A8" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="0810B635" w14:textId="4368FBCC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Arbetade du:</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>rbetar</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="042AC941" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="7877665A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="005A79B7" w14:paraId="179E7D30" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0CF8A073" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="477FEA12" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="724B6179" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="10CE4CFD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">I </w:t>
-[...11 lines deleted...]
-              <w:t>rena arbetskläder</w:t>
+              <w:t>I för arbetspasset rena arbetskläder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="50E75C16" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="556C49F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="56C49F04" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="365DA00E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="5015534A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="5D291ADE" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="40D21C71" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7AB39559" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="4F9BA3E0" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="00566937" w:rsidP="00F76283" w14:paraId="39302189" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="00566937" w:rsidP="00F76283" w14:paraId="11438BFC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan kofta/värmejacka</w:t>
             </w:r>
-            <w:r w:rsidR="00C81AA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C81AA9" w:rsidR="00397716">
+            <w:r w:rsidRPr="00C81AA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>vid patientkontakt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="068362BC" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="675DF50C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="796F713A" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1A8EB789" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="4357C158" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="18A12FCD" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="7023C501" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5E9C2387" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="4DBE2E02" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="56757B48" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="20EA9AA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan ring/ringar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="74074E0C" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="633B96B6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="574A1AD8" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0011BE1B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="50F4AD4E" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="55A96532" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="43B6BA32" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5C977005" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="12DF315F" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="270BCF41" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="13F7E87B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan armband/armbandsur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0B1AC8F5" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="289E83C9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1D9C1867" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="64328C56" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0860E024" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="07838BD0" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="023EA2AD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="69AC5C29" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="6CF4E508" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00D563D7" w14:paraId="38B15844" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00D563D7" w14:paraId="1775D1F8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Utan plåster, bandage, förband, stödskenor eller motsvarande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="06940A7D" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="1E04E360" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="78631275" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="3C9389E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0BC8036D" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="133815E3" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="031E4D52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="739CCE6B" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="5F994807" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="145881AA" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="0A034F35" w14:textId="0BB2184C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Arbetade du:</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>rbetar</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nej</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="000674EC">
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Om nej, varför</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> alltid</w:t>
+            </w:r>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej aktuellt </w:t>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="3C025BED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="418D6B5D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="695CA793" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Om nej, varför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="216ACB31" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="0A233FE2" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="61A7E3DE" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="166D23E4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Med korta naglar, utan nagellack /lösnaglar/konstgjorda naglar/konstgjort material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="00DDA560" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="74069227" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="521E12AA" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="3B21E871" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="66BEE5D7" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="4484457E" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="1EDEFDB6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6ACDBA88" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="75593A79" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="1901D72B" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="05567C39" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>I kort eller uppsatt hår/skägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="76A84138" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="61E8563F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="2FDAEED1" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="294189ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="7D0889EF" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="4BA09700" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="5255172C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0D88D5D1" w14:textId="77777777" w:rsidTr="00545DF1">
+      <w:tr w14:paraId="597476AC" w14:textId="77777777" w:rsidTr="00545DF1">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="7179E3F2" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="7B253A73" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>I uppsatt eller instoppad huvudduk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="6C2AB485" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="5E404FC7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="3D5C4B07" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="644164D3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="18B71700" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="42FA0B1B" w14:textId="77777777">
+          <w:p w:rsidR="00894F05" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="3BC5E332" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...10 lines deleted...]
-      <w:tr w14:paraId="1282BADD" w14:textId="77777777" w:rsidTr="000E01D5">
+      <w:tr w14:paraId="77D2378F" w14:textId="77777777" w:rsidTr="000F6AE2">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9204" w:type="dxa"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:tcW w:w="7933" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463374" w:rsidRPr="00463374" w:rsidP="00463374" w14:paraId="69763B6A" w14:textId="424759CB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext-RJH"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Om du svarat JA på samtliga frågor har du arbetat helt rätt!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0F9A6A54" w14:textId="77777777" w:rsidTr="00A20176">
+      <w:tr w14:paraId="4518C51E" w14:textId="77777777" w:rsidTr="000F6AE2">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
-        <w:trPr>
-[...6 lines deleted...]
-          <w:p w:rsidR="000E01D5" w:rsidRPr="000674EC" w:rsidP="000E01D5" w14:paraId="3C475AB2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7933" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463374" w:rsidP="00463374" w14:paraId="194D3E37" w14:textId="77777777">
             <w:pPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>vriga kommentarer</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397716">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">tex annat vårdhygieniskt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>som</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397716">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> observerat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397716">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som bör diskuteras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00463374" w:rsidRPr="00463374" w:rsidP="00463374" w14:paraId="7072A4E1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext-RJH"/>
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00463374" w:rsidP="00463374" w14:paraId="5E5384C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext-RJH"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="31EDC4B9" w14:textId="77777777">
+    <w:p w:rsidR="00A352FC" w:rsidRPr="000674EC" w:rsidP="00F76283" w14:paraId="0B16F4C0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="00A827DB">
       <w:headerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2798" w:right="1274" w:bottom="2098" w:left="1418" w:header="737" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3237,447 +3164,438 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lato">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt10"/>
+      <w:tblStyle w:val="Tabellrutnt11"/>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="3256"/>
       <w:gridCol w:w="4262"/>
       <w:gridCol w:w="986"/>
       <w:gridCol w:w="852"/>
     </w:tblGrid>
-    <w:tr w14:paraId="2392DE87" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="2C5A0175" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="264"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="7F191A00" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="515DC4FB" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="010762C6" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="155AA0D6" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="1364F836" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="50D8E870" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="198BB2FA" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="2BBA86FA" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="263"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="546F94C8" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="13F6A725" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="57AB9389" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="7876EE69" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="6C47CCE1" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="05A5264A" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="6CE2C213" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="76A62279" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:gridBefore w:val="1"/>
         <w:gridAfter w:val="1"/>
         <w:wBefore w:w="567" w:type="dxa"/>
         <w:wAfter w:w="852" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8504" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="1F5DCF34" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="2DD8F119" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:t>Original lagras och godkänns elektroniskt. Utskrifter gäller endast efter verifiering mot systemet att utgåvan fortfarande är giltig.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="523C37FB" w14:textId="77777777">
+  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="5E85665B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="2FE20DC8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="4FF422A3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>477520</wp:posOffset>
+            <wp:posOffset>475036</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>306070</wp:posOffset>
+            <wp:posOffset>301925</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1752600" cy="673100"/>
+          <wp:extent cx="1751433" cy="673100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="logotyp_li_RGB.wmf"/>
+                  <pic:cNvPr id="5" name="Bildobjekt 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1752600" cy="673100"/>
+                    <a:ext cx="1751433" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid1"/>
+      <w:tblStyle w:val="TableGrid0"/>
       <w:tblW w:w="9899" w:type="dxa"/>
       <w:tblInd w:w="-907" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4128"/>
       <w:gridCol w:w="4541"/>
       <w:gridCol w:w="1230"/>
     </w:tblGrid>
-    <w:tr w14:paraId="5EA25FD3" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="1A357BB6" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="0E378D72" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="63E1A4CC" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="043A1573" w14:textId="77777777">
+        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="627C214A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Workflow \* MERGEFORMAT \*</w:instrText>
           </w:r>
           <w:r w:rsidR="00F337B5">
@@ -3701,121 +3619,121 @@
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>FORMULÄR</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="435597BF" w14:textId="77777777">
+        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="4F160566" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT  </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Självskattning av följsamhet till basala hygienrutiner och klädregler för vårdavdelning</w:t>
+            <w:t>Självskattning av följsamhet till basala hygienrutiner för vårdavdelning</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="45AB525A" w14:textId="77777777">
+        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="1AD9FB04" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="588329F9" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="377F7D94" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
@@ -3886,51 +3804,51 @@
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="3AEE2926" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="3101684A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_</w:instrText>
           </w:r>
           <w:r>
@@ -3966,233 +3884,229 @@
             <w:instrText>\*Upper</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>16113-10</w:t>
+            <w:t>16113-11</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="5DAD5BAA" w14:textId="77777777">
+        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="1E0AAA57" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="35484A7A" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="5190BA58" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="983"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="1642FE0B" w14:textId="77777777">
+        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="10D7C020" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_WorkUnit \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>Patientsäkerhet</w:t>
+            <w:t>Ledningsstöd Hälso- och sjukvård</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="23189E0D" w14:textId="73C714B9">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="3FF23848" w14:textId="28935579">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:t>Vårdhygien</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="02741917" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00894F05" w:rsidP="006C2C5F" w14:paraId="4A6605E3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud9"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="3AF33BF5" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00894F05" w:rsidP="006C2C5F" w14:paraId="46FCA63D" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud7vnster"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="204FED1E" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00894F05" w:rsidP="006C2C5F" w14:paraId="658244A7" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E47EFD" w:rsidRPr="00822C0F" w:rsidP="00982122" w14:paraId="315DF51A" w14:textId="77777777">
+  <w:p w:rsidR="00E47EFD" w:rsidRPr="00894F05" w:rsidP="00982122" w14:paraId="3849AF97" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
         <w:color w:val="4D4D4D"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="0922DF87" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="2ED9EFE2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2085"/>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="001E1BEB">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>453390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>306070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1774800" cy="680400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4221,51 +4135,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1774800" cy="680400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DC02FA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2BD4E090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -5172,335 +5086,350 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1223784841">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1742024449">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1749232669">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1075860528">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="816918001">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="846866552">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1646160865">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="297805085">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1349143475">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2030136898">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1069502945">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1703823496">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2058431971">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1637837157">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="584460847">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1613319856">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1410614115">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1727144835">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1725253833">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="383336302">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1884711191">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="50000" w:hash="T1hhFE9ZG4Sd2atrKimdte1pXlY=&#10;" w:salt="hIqOl99kIr/+N0hyovEq7Q==&#10;"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00975D5F"/>
     <w:rsid w:val="00003DD7"/>
     <w:rsid w:val="000364F5"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="000559F7"/>
     <w:rsid w:val="00060C2E"/>
     <w:rsid w:val="000674EC"/>
     <w:rsid w:val="00077AB2"/>
+    <w:rsid w:val="000936A7"/>
     <w:rsid w:val="0009433F"/>
     <w:rsid w:val="000956D3"/>
+    <w:rsid w:val="000A0A46"/>
     <w:rsid w:val="000A38B7"/>
     <w:rsid w:val="000B7CDE"/>
     <w:rsid w:val="000C2EF5"/>
     <w:rsid w:val="000C4469"/>
     <w:rsid w:val="000E01D5"/>
-    <w:rsid w:val="00101959"/>
+    <w:rsid w:val="000E57FA"/>
+    <w:rsid w:val="00101184"/>
     <w:rsid w:val="00104041"/>
     <w:rsid w:val="001121C1"/>
     <w:rsid w:val="00117EB6"/>
     <w:rsid w:val="00121764"/>
     <w:rsid w:val="00136754"/>
     <w:rsid w:val="00140B93"/>
     <w:rsid w:val="00153226"/>
     <w:rsid w:val="0017789C"/>
     <w:rsid w:val="0018483D"/>
     <w:rsid w:val="00190C5E"/>
     <w:rsid w:val="001B0D52"/>
     <w:rsid w:val="001B1282"/>
     <w:rsid w:val="001B58E8"/>
     <w:rsid w:val="001B7097"/>
     <w:rsid w:val="001B71DC"/>
+    <w:rsid w:val="001C2128"/>
     <w:rsid w:val="001E1BEB"/>
     <w:rsid w:val="002043A6"/>
     <w:rsid w:val="00212F98"/>
     <w:rsid w:val="00217CC4"/>
     <w:rsid w:val="0022259F"/>
     <w:rsid w:val="00225FFD"/>
     <w:rsid w:val="0024266E"/>
     <w:rsid w:val="00242BFD"/>
     <w:rsid w:val="0025598C"/>
     <w:rsid w:val="0025719F"/>
     <w:rsid w:val="0026281E"/>
     <w:rsid w:val="0026377A"/>
     <w:rsid w:val="00275969"/>
     <w:rsid w:val="00275CC7"/>
     <w:rsid w:val="00280384"/>
     <w:rsid w:val="002929DC"/>
     <w:rsid w:val="00293FE9"/>
     <w:rsid w:val="002E598A"/>
     <w:rsid w:val="002E7947"/>
     <w:rsid w:val="002F00BE"/>
     <w:rsid w:val="00306959"/>
     <w:rsid w:val="00310DCB"/>
     <w:rsid w:val="0031484C"/>
     <w:rsid w:val="003151F4"/>
     <w:rsid w:val="003270B9"/>
     <w:rsid w:val="0035326B"/>
     <w:rsid w:val="00360B84"/>
+    <w:rsid w:val="00364773"/>
     <w:rsid w:val="00375A00"/>
     <w:rsid w:val="003841CF"/>
     <w:rsid w:val="00397716"/>
     <w:rsid w:val="003B00D6"/>
     <w:rsid w:val="003E692A"/>
     <w:rsid w:val="003F5483"/>
     <w:rsid w:val="003F6EEC"/>
     <w:rsid w:val="003F700D"/>
+    <w:rsid w:val="00412036"/>
     <w:rsid w:val="00416A86"/>
     <w:rsid w:val="004326EB"/>
     <w:rsid w:val="004446DE"/>
     <w:rsid w:val="00447366"/>
     <w:rsid w:val="0045201F"/>
     <w:rsid w:val="0045632E"/>
     <w:rsid w:val="004569FA"/>
+    <w:rsid w:val="00463374"/>
     <w:rsid w:val="0046708B"/>
     <w:rsid w:val="00475373"/>
+    <w:rsid w:val="00476625"/>
     <w:rsid w:val="00486302"/>
     <w:rsid w:val="004D683C"/>
     <w:rsid w:val="004D76C0"/>
+    <w:rsid w:val="004E1AD2"/>
     <w:rsid w:val="004F0685"/>
     <w:rsid w:val="004F29E8"/>
     <w:rsid w:val="004F462C"/>
     <w:rsid w:val="00500CE9"/>
     <w:rsid w:val="005012B8"/>
     <w:rsid w:val="00531BB9"/>
     <w:rsid w:val="00537E25"/>
     <w:rsid w:val="00544271"/>
     <w:rsid w:val="005446D5"/>
     <w:rsid w:val="00544C1D"/>
     <w:rsid w:val="00545DF1"/>
     <w:rsid w:val="0054659F"/>
     <w:rsid w:val="00560E21"/>
     <w:rsid w:val="00562738"/>
     <w:rsid w:val="00566937"/>
     <w:rsid w:val="00577412"/>
+    <w:rsid w:val="005818D9"/>
     <w:rsid w:val="005831EF"/>
     <w:rsid w:val="005939B5"/>
     <w:rsid w:val="00594684"/>
     <w:rsid w:val="005A49D5"/>
     <w:rsid w:val="005A7792"/>
     <w:rsid w:val="005A79B7"/>
     <w:rsid w:val="005B4D71"/>
     <w:rsid w:val="005C103C"/>
     <w:rsid w:val="005C5B00"/>
     <w:rsid w:val="005D5073"/>
     <w:rsid w:val="0061408B"/>
     <w:rsid w:val="00635184"/>
     <w:rsid w:val="00636904"/>
     <w:rsid w:val="006378DD"/>
     <w:rsid w:val="0064178B"/>
     <w:rsid w:val="006456FA"/>
     <w:rsid w:val="006759FC"/>
     <w:rsid w:val="006869DF"/>
     <w:rsid w:val="006B4615"/>
     <w:rsid w:val="006C2C5F"/>
     <w:rsid w:val="006D4CA5"/>
+    <w:rsid w:val="00715B3C"/>
+    <w:rsid w:val="00717839"/>
     <w:rsid w:val="0073162A"/>
     <w:rsid w:val="0074542B"/>
     <w:rsid w:val="00747533"/>
     <w:rsid w:val="00755B00"/>
     <w:rsid w:val="007635F8"/>
     <w:rsid w:val="00765F42"/>
     <w:rsid w:val="00770681"/>
     <w:rsid w:val="00771348"/>
     <w:rsid w:val="0079072D"/>
     <w:rsid w:val="00795451"/>
+    <w:rsid w:val="007A63F6"/>
     <w:rsid w:val="007C6633"/>
     <w:rsid w:val="007E478A"/>
     <w:rsid w:val="007E4D01"/>
     <w:rsid w:val="007F21C4"/>
     <w:rsid w:val="007F3EEE"/>
     <w:rsid w:val="007F7906"/>
     <w:rsid w:val="0080591F"/>
     <w:rsid w:val="00813FBA"/>
     <w:rsid w:val="008212A3"/>
     <w:rsid w:val="00822C0F"/>
     <w:rsid w:val="0082473C"/>
     <w:rsid w:val="00826305"/>
     <w:rsid w:val="008350E1"/>
     <w:rsid w:val="00844616"/>
     <w:rsid w:val="00844C39"/>
     <w:rsid w:val="008463CA"/>
     <w:rsid w:val="00854E4A"/>
     <w:rsid w:val="008715B0"/>
     <w:rsid w:val="00872913"/>
     <w:rsid w:val="00885DE1"/>
     <w:rsid w:val="008877DB"/>
     <w:rsid w:val="00893966"/>
+    <w:rsid w:val="00894F05"/>
     <w:rsid w:val="008A10E3"/>
-    <w:rsid w:val="008B0837"/>
     <w:rsid w:val="008B4E31"/>
     <w:rsid w:val="0090350E"/>
     <w:rsid w:val="009057ED"/>
     <w:rsid w:val="00906686"/>
     <w:rsid w:val="009112F5"/>
     <w:rsid w:val="00925AA5"/>
     <w:rsid w:val="00934B35"/>
     <w:rsid w:val="0093683A"/>
     <w:rsid w:val="00940225"/>
+    <w:rsid w:val="00940645"/>
     <w:rsid w:val="0095109C"/>
     <w:rsid w:val="00952645"/>
     <w:rsid w:val="009550DA"/>
     <w:rsid w:val="00963A91"/>
     <w:rsid w:val="00975D5F"/>
     <w:rsid w:val="00982122"/>
     <w:rsid w:val="00985EE2"/>
     <w:rsid w:val="009B6439"/>
     <w:rsid w:val="009C60CD"/>
     <w:rsid w:val="009D3F94"/>
     <w:rsid w:val="009E07A4"/>
     <w:rsid w:val="009E5178"/>
     <w:rsid w:val="009F5473"/>
     <w:rsid w:val="00A02232"/>
     <w:rsid w:val="00A039E9"/>
     <w:rsid w:val="00A17C9B"/>
     <w:rsid w:val="00A20176"/>
     <w:rsid w:val="00A20DC9"/>
     <w:rsid w:val="00A31534"/>
     <w:rsid w:val="00A352FC"/>
     <w:rsid w:val="00A52F84"/>
     <w:rsid w:val="00A56EED"/>
     <w:rsid w:val="00A67FE1"/>
     <w:rsid w:val="00A74E39"/>
     <w:rsid w:val="00A770F3"/>
     <w:rsid w:val="00A819AD"/>
     <w:rsid w:val="00A9556D"/>
     <w:rsid w:val="00AB302B"/>
     <w:rsid w:val="00AB467A"/>
     <w:rsid w:val="00AB5EA8"/>
     <w:rsid w:val="00AC41A4"/>
     <w:rsid w:val="00AD393A"/>
     <w:rsid w:val="00AD61E2"/>
     <w:rsid w:val="00AE6EA9"/>
     <w:rsid w:val="00AF5970"/>
     <w:rsid w:val="00AF71DC"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B27756"/>
     <w:rsid w:val="00B328D6"/>
     <w:rsid w:val="00B347B4"/>
     <w:rsid w:val="00B348C6"/>
     <w:rsid w:val="00B525AC"/>
     <w:rsid w:val="00B6296F"/>
+    <w:rsid w:val="00B634BA"/>
     <w:rsid w:val="00B87B4F"/>
     <w:rsid w:val="00BC0851"/>
     <w:rsid w:val="00BC3330"/>
     <w:rsid w:val="00BC6657"/>
     <w:rsid w:val="00BE1AD0"/>
     <w:rsid w:val="00BE2068"/>
     <w:rsid w:val="00BE39E8"/>
     <w:rsid w:val="00BE6E2C"/>
     <w:rsid w:val="00BE7284"/>
     <w:rsid w:val="00BF74CB"/>
     <w:rsid w:val="00C010BC"/>
     <w:rsid w:val="00C1280A"/>
     <w:rsid w:val="00C348DB"/>
     <w:rsid w:val="00C6658F"/>
     <w:rsid w:val="00C81AA9"/>
     <w:rsid w:val="00C83701"/>
     <w:rsid w:val="00C9217A"/>
     <w:rsid w:val="00C949DA"/>
     <w:rsid w:val="00C95FF0"/>
     <w:rsid w:val="00CB5EBF"/>
     <w:rsid w:val="00CC55ED"/>
     <w:rsid w:val="00CD0A1E"/>
     <w:rsid w:val="00D04789"/>
     <w:rsid w:val="00D14DDB"/>
     <w:rsid w:val="00D21159"/>
@@ -5508,95 +5437,99 @@
     <w:rsid w:val="00D27B3D"/>
     <w:rsid w:val="00D411C6"/>
     <w:rsid w:val="00D46D41"/>
     <w:rsid w:val="00D50445"/>
     <w:rsid w:val="00D553E0"/>
     <w:rsid w:val="00D563D7"/>
     <w:rsid w:val="00D57221"/>
     <w:rsid w:val="00D70829"/>
     <w:rsid w:val="00D7086E"/>
     <w:rsid w:val="00D86807"/>
     <w:rsid w:val="00D93BBF"/>
     <w:rsid w:val="00D93CB7"/>
     <w:rsid w:val="00D969C7"/>
     <w:rsid w:val="00DA107F"/>
     <w:rsid w:val="00DA47E7"/>
     <w:rsid w:val="00DC2069"/>
     <w:rsid w:val="00DC75E3"/>
     <w:rsid w:val="00DD0DBC"/>
     <w:rsid w:val="00DE67D1"/>
     <w:rsid w:val="00E2003B"/>
     <w:rsid w:val="00E33AE4"/>
     <w:rsid w:val="00E42AE0"/>
     <w:rsid w:val="00E47EFD"/>
     <w:rsid w:val="00E50954"/>
     <w:rsid w:val="00E5537A"/>
+    <w:rsid w:val="00E56B1E"/>
     <w:rsid w:val="00E61872"/>
     <w:rsid w:val="00E6548E"/>
     <w:rsid w:val="00E65DA0"/>
+    <w:rsid w:val="00E66A77"/>
     <w:rsid w:val="00E704D0"/>
     <w:rsid w:val="00E837D2"/>
     <w:rsid w:val="00E97CE5"/>
     <w:rsid w:val="00EC3D78"/>
     <w:rsid w:val="00EC5E23"/>
     <w:rsid w:val="00EC61C0"/>
     <w:rsid w:val="00EF42A6"/>
     <w:rsid w:val="00F0786B"/>
     <w:rsid w:val="00F14DD7"/>
     <w:rsid w:val="00F337B5"/>
     <w:rsid w:val="00F3525B"/>
     <w:rsid w:val="00F45001"/>
+    <w:rsid w:val="00F52FAA"/>
     <w:rsid w:val="00F61B87"/>
+    <w:rsid w:val="00F624F3"/>
     <w:rsid w:val="00F74AC7"/>
     <w:rsid w:val="00F76194"/>
     <w:rsid w:val="00F76283"/>
     <w:rsid w:val="00F86032"/>
     <w:rsid w:val="00F863A9"/>
     <w:rsid w:val="00F86927"/>
     <w:rsid w:val="00F91949"/>
     <w:rsid w:val="00F965BD"/>
     <w:rsid w:val="00FA4839"/>
     <w:rsid w:val="00FA794C"/>
     <w:rsid w:val="00FB295F"/>
     <w:rsid w:val="00FC1130"/>
     <w:rsid w:val="00FD58F3"/>
     <w:rsid w:val="00FF0269"/>
     <w:rsid w:val="00FF0F95"/>
-    <w:rsid w:val="00FF155A"/>
     <w:rsid w:val="00FF6FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w15:docId w15:val="{710B8770-67EC-4F01-AA88-7EEED4390089}"/>
+  <w14:docId w14:val="443D9310"/>
+  <w15:docId w15:val="{CEC65719-B571-4E38-9944-361D58192E1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5939,50 +5872,51 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Normal - RJH"/>
     <w:qFormat/>
     <w:rsid w:val="003841CF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik 1 - RJH"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003841CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -6515,137 +6449,137 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid_1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid_0"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt10">
-    <w:name w:val="Tabellrutnät1_0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt11">
+    <w:name w:val="Tabellrutnät1_1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid2"/>
+    <w:next w:val="TableGrid3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
-    <w:name w:val="Table Grid_2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid_3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf" /></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Region JH-0416">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A59C94"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="97D700"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E6F0F9"/>
       </a:accent2>
       <a:accent3>
@@ -6900,84 +6834,84 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4034A60F-BC50-44DB-8575-C13B362D5D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{3b0b0de0-301b-43bc-be01-b232acb4eea4}" enabled="1" method="Standard" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
+  <clbl:label id="{9218f313-491c-48a9-a858-e86888d34a51}" enabled="1" method="Privileged" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>639</Words>
-  <Characters>3387</Characters>
+  <Words>686</Words>
+  <Characters>3642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4018</CharactersWithSpaces>
+  <CharactersWithSpaces>4320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Peter Lindberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="C_Api_Comment">
     <vt:lpwstr>https://rjh.centuri.se:443/command/workflow/16113/comment</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="C_Approved">
     <vt:lpwstr/>
   </property>
@@ -6993,212 +6927,212 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="C_Approvers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="C_AuditDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="C_AuditDateExtended">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="C_AuditFrequency">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="C_Category">
     <vt:lpwstr>Formulär</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="C_CategoryDescription">
     <vt:lpwstr>Dokument med fördefinierade ifyllbara fällt. Saknar Granskare/Godkännare. Publiceras endast på originalformat med Formulärlås.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="C_CategoryId">
     <vt:lpwstr>f4f7e0c6-ea6c-57a2-951b-67f234fac43f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="C_Comparable">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="C_Created">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-08-14</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="C_CreatedBy">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="C_CreatedBy_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="C_CreatedBy_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="C_CreatedBy_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="C_CreatedDate">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-08-14</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="C_Description">
-    <vt:lpwstr>Självskattningsblankett för kontroll av följsamhet till basala hygienrutiner och klädregler för vårdpersonal i patientnära arbete på vårdavdelning</vt:lpwstr>
+    <vt:lpwstr>Blankett som används som en information/repetition av de basala hygienrutinerna. Resultatet sammanställs av Ec och förbättringsarbetet fokuseras på ev brister.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="C_DocumentNumber">
-    <vt:lpwstr>16113-10</vt:lpwstr>
+    <vt:lpwstr>16113-11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="C_FileCategory">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="C_FinishBefore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="C_FinishBeforeAuto">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="C_FinishBeforeDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="C_FormConfigId">
     <vt:lpwstr>733bf94d-e97a-4765-b3de-367dbfea7a10</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="C_FrequencyInMonths">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="C_HasPreviousIssue">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="C_HasVisibleReportTemplates">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="C_IssueNumber">
-    <vt:lpwstr>10</vt:lpwstr>
+    <vt:lpwstr>11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="C_Language">
     <vt:lpwstr>sv-SE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="C_Link">
     <vt:lpwstr>https://rjh.centuri.se:443/RegNo/16113</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="C_LinkToDoRespond">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/dependee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="C_Link_Compare">
     <vt:lpwstr>https://rjh.centuri.se:443/Compare/16113</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="C_Link_ToDo_Tasks">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/tasks</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="C_Link_ToDo_Work">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/work</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="C_Mandatory">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="C_OldRegNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="C_Owner">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="C_Owners">
     <vt:lpwstr>Carina Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="C_Owner_Email">
     <vt:lpwstr>carina.hansson@regionjh.se</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="C_Owner_FamilyName">
     <vt:lpwstr>Hansson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="C_Owner_GivenName">
     <vt:lpwstr>Carina</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="C_Owner_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="C_Owner_UserName">
     <vt:lpwstr>caha3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="C_Owner_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="C_Owner_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="C_Owner_WorkUnit_ExternalId">
-    <vt:lpwstr/>
+    <vt:lpwstr>SE2321000214-0051361</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="C_RegistrationNumber">
     <vt:lpwstr>16113</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="C_RegistrationNumberId">
     <vt:lpwstr>e847f736-dda9-48e7-900a-8dbfb098f4fb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="C_RegNo">
-    <vt:lpwstr>16113-10</vt:lpwstr>
+    <vt:lpwstr>16113-11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="C_Restricted">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="C_Reviewed">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="C_ReviewedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="C_Reviewers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="C_Reviewers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="C_Reviewers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="C_Revision">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="C_Stage">
     <vt:lpwstr>Publicerad</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="C_StartAfter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="C_StartAfterDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="C_Tags">
     <vt:lpwstr>Basal hygien</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="C_Template">
     <vt:lpwstr>Word-dokument med stående sidorientering.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="C_Title">
-    <vt:lpwstr>Självskattning av följsamhet till basala hygienrutiner och klädregler för vårdavdelning</vt:lpwstr>
+    <vt:lpwstr>Självskattning av följsamhet till basala hygienrutiner för vårdavdelning</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="C_UpdatedWhen">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="C_UpdatedWhenDate">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="C_ValidFrom">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="C_ValidFromDate">
-    <vt:lpwstr>2024-01-17</vt:lpwstr>
+    <vt:lpwstr>2026-09-28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="C_ValidUntil">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="C_ValidUntilDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="C_ViewMode">
     <vt:lpwstr>ViewModeOriginal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="C_Workflow">
     <vt:lpwstr>Formulär</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="C_WorkflowId">
-    <vt:lpwstr>dbcb373a-8b06-4bd1-b4ba-836622d4fa53</vt:lpwstr>
+    <vt:lpwstr>e24af15d-bc27-4e6a-8344-033c3d6a7588</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="C_WorkUnit">
-    <vt:lpwstr>Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="C_WorkUnitPath">
-    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Patientsäkerhet</vt:lpwstr>
+    <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Hälso-och sjukvårdsstaben / Ledningsstöd Hälso- och sjukvård</vt:lpwstr>
   </property>
 </Properties>
 </file>