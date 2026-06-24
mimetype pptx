--- v0 (2026-04-21)
+++ v1 (2026-06-24)
@@ -2,134 +2,132 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483776" r:id="rId1"/>
     <p:sldMasterId id="2147483931" r:id="rId2"/>
     <p:sldMasterId id="2147483940" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId18"/>
+    <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId19"/>
+    <p:handoutMasterId r:id="rId18"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId4"/>
     <p:sldId id="350" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="269" r:id="rId7"/>
     <p:sldId id="274" r:id="rId8"/>
     <p:sldId id="321" r:id="rId9"/>
     <p:sldId id="327" r:id="rId10"/>
     <p:sldId id="351" r:id="rId11"/>
     <p:sldId id="328" r:id="rId12"/>
     <p:sldId id="319" r:id="rId13"/>
-    <p:sldId id="262" r:id="rId14"/>
-[...2 lines deleted...]
-    <p:sldId id="349" r:id="rId17"/>
+    <p:sldId id="331" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="349" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="9875838" cy="6743700"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-      <p:regular r:id="rId20"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId23"/>
+      <p:regular r:id="rId19"/>
+      <p:bold r:id="rId20"/>
+      <p:italic r:id="rId21"/>
+      <p:boldItalic r:id="rId22"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-      <p:regular r:id="rId24"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId27"/>
+      <p:regular r:id="rId23"/>
+      <p:bold r:id="rId24"/>
+      <p:italic r:id="rId25"/>
+      <p:boldItalic r:id="rId26"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:custDataLst>
-    <p:tags r:id="rId28"/>
+    <p:tags r:id="rId27"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -236,63 +234,63 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr vertBarState="maximized">
     <p:restoredLeft sz="13864" autoAdjust="0"/>
     <p:restoredTop sz="91210" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="102" d="100"/>
-          <a:sy n="102" d="100"/>
+          <a:sx n="118" d="100"/>
+          <a:sy n="118" d="100"/>
         </p:scale>
-        <p:origin x="1482" y="72"/>
+        <p:origin x="462" y="108"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="6" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -303,51 +301,51 @@
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="77" d="100"/>
           <a:sy n="77" d="100"/>
         </p:scale>
         <p:origin x="-678" y="-90"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2124"/>
         <p:guide pos="3110"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -392,51 +390,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5594350" y="0"/>
             <a:ext cx="4279900" cy="336550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{37728C27-23E4-4651-97D2-28E6D5EECBEB}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6405563"/>
             <a:ext cx="4279900" cy="336550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -561,51 +559,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5594350" y="0"/>
             <a:ext cx="4279900" cy="336550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BBC50281-3CFB-418C-957F-107207D3EDE5}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3251200" y="506413"/>
             <a:ext cx="3373438" cy="2528887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1113,51 +1111,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Platshållare för datum 27"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1">
             <p:ph type="dt" sz="half" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DDAC53-97E1-405C-B9EE-A7B662E67995}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Platshållare för sidfot 29"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1">
             <p:ph type="ftr" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1639,51 +1637,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1807,51 +1805,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2275,51 +2273,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Platshållare för datum 27"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DDAC53-97E1-405C-B9EE-A7B662E67995}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Platshållare för sidfot 29"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3217,51 +3215,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE">
@@ -3500,51 +3498,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE">
@@ -3917,51 +3915,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829156A2-009D-4B0F-B1CB-EB4488A97237}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C7F19FE3-3FC4-43F9-880C-8EC10E141AD9}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C4BB501-AB1A-467C-87EC-BEBC0348737C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4105,51 +4103,51 @@
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" sz="675" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="675">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bildnummer 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57A9350D-E7DC-4A38-B92E-3CC3F7A74444}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -4588,51 +4586,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE">
@@ -4810,51 +4808,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE">
@@ -5214,51 +5212,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7812360" y="6520259"/>
             <a:ext cx="828000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{99556F88-A242-4AD1-8CEA-CBFF1615A473}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="71" name="Bildobjekt 70" descr="Logga-liggande-Region_Jamtland_Harjedalen_RGB-152,194,0-PPT.wmf"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7236296" y="5777749"/>
             <a:ext cx="1791646" cy="675587"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5851,51 +5849,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="675">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4990367" y="6532879"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -6564,51 +6562,51 @@
           <a:xfrm>
             <a:off x="8085552" y="6532879"/>
             <a:ext cx="540000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="675">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{93979412-D361-406D-A194-319B192BD2D7}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr algn="ctr"/>
-              <a:t>2025-02-25</a:t>
+              <a:t>2026-05-27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4990367" y="6532879"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7040,95 +7038,91 @@
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationelltklinisktkunskapsstod.se/Jamtland-Harjedalen/kunskapsstod/vardforlopp/kognitiv-svikt-vid-misstankt-demenssjukdom/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivarwebb.regionjh.se/rest-api/centuri/document/3c40203c-15ce-4e9e-9dc2-6954e4b90316/91458" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivarwebb.regionjh.se/rest-api/centuri/document/3c40203c-15ce-4e9e-9dc2-6954e4b90316/91457" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivarwebb.regionjh.se/rest-api/centuri/document/a74ae92c-8ad3-4bb7-84fc-5c9f171c2668/90815" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuri.regionjh.se/H%C3%A4lso-%20och%20sjukv%C3%A5rd/ExportedFiles/71044.pptx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/Jamtland-Harjedalen/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuri.regionjh.se/H%C3%A4lso-%20och%20sjukv%C3%A5rd/ExportedFiles/71044.pptx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/Jamtland-Harjedalen/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marit.naas@regionjh.se" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karin.gard@regionjh.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivarwebb.regionjh.se/rest-api/centuri/document/8ec1876a-1518-4337-949f-4c7148ecf482/76505" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjh.centuri.se/RegNo/78822" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjh.centuri.se/RegNo/80566" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/vardriktlinjer/demenssjukdomar/test-och-material-for-kognitiv-utredning/moca/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjh.centuri.se/RegNo/80565" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/vardriktlinjer/demenssjukdomar/test-och-material-for-kognitiv-utredning/AQT-TMT/?highlight=trail+making+test" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/siteassets/3.-kompetens-och-utveckling/sakkunniggrupper/kognition-och-migration/migrationsskolan/rudas---s-test-svenska-20171213.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.demenscentrum.se/sites/default/files/globalassets/arbeta_med_demens_pdf/skalor_instrument/klocktest_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjh.centuri.se/RegNo/80566" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjh.centuri.se/RegNo/80565" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.demenscentrum.se/Arbeta-med-demens/Verktyg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -7314,397 +7308,315 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="647999" y="1569720"/>
             <a:ext cx="7848900" cy="3860705"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Cosmic brev: standardbrev vid konstaterad Mild kognitiv svikt på alla hälsocentraler </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Läs mer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
-              <a:t>Journalmall: Individuell plan med färdig text som kan individanpassas. </a:t>
-            </a:r>
+              <a:t>Stöd för införande av </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0" err="1"/>
+              <a:t>SveDem</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
+              <a:rPr lang="sv-SE" sz="1850" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Chef</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1850" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Personal</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1850" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Samverkansdokument för vård och omsorg vid demenssjukdom i Jämtlands län</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
-              <a:t>Vid utredning</a:t>
-[...6 lines deleted...]
-              <a:t>Vid fastställd demensdiagnos				</a:t>
+              <a:t>				</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1299178890"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Platshållare för innehåll 1">
+          <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE588A50-1439-8182-E7D5-7B38DF7AF54B}"/>
-[...68 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24BC940E-72CC-973A-C663-773888BFBCAD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{263FFDDA-DFE6-9BC8-00DE-5AF8000ECDE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="914400"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="98C200"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hur följer vi upp införandet?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48C88223-B61A-83D8-399F-21FD8CA426A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Vad återstår?</a:t>
+              <a:t>Uppföljning sker på möten i LPO Äldres hälsa och palliativ vård</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Användande av sökord MMSE-NR3 i primärvården (Insight) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Uppföljning på primärvårdsdagar för att fånga upp oklarheter och sprida information</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Ledtid start av utredning till diagnos kommer att vara möjligt att följa när nya datumsökord för utredning används, och demensdiagnoser därefter sätts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Insight i Cosmic är förberett för att följa:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Nydiagnostiserad Alzheimer med – eller utan -  ordinerade demensläkemedel inom 60 dagar</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Diagnossättning; Patienter med ny demensdiagnos som huvuddiagnos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Användande av utredningssökord</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="188595" indent="-188595">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2722907412"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="810817043"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="med"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rubrik 1">
-[...160 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för innehåll 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F152EA0-A48F-396D-2B10-3D204A263F58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="432000" y="2636912"/>
             <a:ext cx="8280000" cy="4383767"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -7770,51 +7682,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>Vårdförlopp Kognitiv svikt vid misstänkt demenssjukdom är ett kunskapsstöd som ingår i Nationellt system för kunskapsstyrning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="541549699"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DBAC50D-AC3D-DDF4-9EA4-978E9BCBE606}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8073,104 +7985,104 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D273A40D-7CC7-84F0-709F-F7C618D9A662}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="410474" y="1412776"/>
             <a:ext cx="8280000" cy="4383767"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
-              <a:t>Patienter med sviktande kognitiva funktioner behöver få en utredning och diagnos. I Region Jämtland Härjedalen har vi brister gällande detta.</a:t>
+              <a:t>Patienter med sviktande kognitiva funktioner behöver få en utredning och diagnos. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
-              <a:t>Det finns behov av att ge bättre stöd till vården gällande utredning och diagnossättning. Cosmic har inte varit anpassat för dokumentation.</a:t>
+              <a:t>Det finns behov av att ge bättre stöd till vården gällande utredning och diagnossättning. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
-              <a:t>Det finns behov av att följa upp, i första hand, att patienter får en utredning och diagnos. Det har inte varit möjligt med tidigare sökord i journalen.</a:t>
+              <a:t>Det finns behov av att följa upp, i första hand, att patienter får en utredning och diagnos. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
-              <a:t>Region Jämtland Härjedalen har saknat ett vårdprogram för basal utredning, och därför har lokal information gällande remissrutin och rutin för konsultation, utredning, diagnoskoder och differentialdiagnos, egenvård och läkemedelsbehandlingar, vanligt förekommande intyg och uppföljning varit bristande.</a:t>
+              <a:t>Region Jämtland Härjedalen behöver lokal information gällande remissrutin och rutin för konsultation, utredning, diagnoskoder och differentialdiagnos, egenvård och läkemedelsbehandlingar, vanligt förekommande intyg och uppföljning varit bristande.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD188359-CADA-FE9E-E6AF-26E28470BF1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Varför inför vi vårdförloppet?</a:t>
+              <a:t>Varför vårdförlopp?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1614431509"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8221,56 +8133,52 @@
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Öppenvård 2 Äldrepsykiatrisk team- minnesteam</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Områdesansvarig primärvård Cosmic och Cosmic förvaltning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Arbetsgrupp utvidgad utredning specialiserad vård</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>LAG kognitiv svikt kommunsamverkan (pågår).</a:t>
-[...4 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+              <a:t>LAG kognitiv svikt kommunsamverkan.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A56EE8B6-718B-FDB6-C398-67DC6A2F74CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -8362,51 +8270,54 @@
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Upprättande av rutiner</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Förtydligande/formalisering av </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Uppdrag Öppenvård 2 Äldrepsykiatriskt team/minnesteam</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:t> (intern länk)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Upprättande av rutin </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Basal utredning kognitiv svikt vid misstänkt demenssjukdom och remiss till utvidgad utredning</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Överenskommelse med röntgen gällande ledtid till datortomografi hjärna som del av basal utredning: 8 veckor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
@@ -8445,51 +8356,51 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91487572-C736-6F7B-E96F-FC65504A716B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Dokumentet förtydligar </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Primärvårdens ansvar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Remiss till utvidgad utredning på </a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -8534,56 +8445,50 @@
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Provtagningar/provtagningspaket</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>CT hjärna</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Diagnoskoder och differentialdiagnos</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Egenvård och läkemedelsbehandlingar</a:t>
-            </a:r>
-[...4 lines deleted...]
-              <a:t>Individuell plan i Cosmic</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Uppföljning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Vanligt förkommande intyg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24A60748-70ED-7042-078A-6D5D00584803}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9316,107 +9221,182 @@
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>MMSE-NR3 svensk version</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t> (intern länk)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>MMSE-NR3 svensk version manual</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t> (intern länk)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
-[...1 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Klocktest</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
-[...1 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Rudas – S</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
-[...1 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Trail </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" err="1">
-[...1 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0" err="1"/>
               <a:t>making</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
-[...1 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t> test A och B</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
-[...1 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>MoCa</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="textruta 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79BDFADD-24CF-DB2A-F359-02D1A32153D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4071540" y="3532366"/>
+            <a:ext cx="4894289" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Se länk: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Skalor | checklistor | Demenscentrum</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Höger klammerparentes 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC76F609-28FB-C722-CA03-394219EB322D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3779912" y="2996952"/>
+            <a:ext cx="216024" cy="1440160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightBrace">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="3175">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="330801595"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11034,100 +11014,99 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PPT_mall_RJH 2</Template>
   <TotalTime></TotalTime>
-  <Words>771</Words>
+  <Words>709</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (4:3)</PresentationFormat>
-  <Paragraphs>102</Paragraphs>
-  <Slides>14</Slides>
+  <Paragraphs>99</Paragraphs>
+  <Slides>13</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Arial Narrow</vt:lpstr>
-      <vt:lpstr>Verdana</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>PPT_mall_RJH 2</vt:lpstr>
       <vt:lpstr>Region Jämtland Härjedalen - grundmall 1</vt:lpstr>
       <vt:lpstr>RJH</vt:lpstr>
       <vt:lpstr>Införande av vårdförlopp Kognitiv svikt vid misstänkt demenssjukdom</vt:lpstr>
       <vt:lpstr>Målsättning med vårdförloppet</vt:lpstr>
-      <vt:lpstr>Varför inför vi vårdförloppet?</vt:lpstr>
+      <vt:lpstr>Varför vårdförlopp?</vt:lpstr>
       <vt:lpstr>Bakgrund</vt:lpstr>
       <vt:lpstr>Utförda aktiviteter</vt:lpstr>
       <vt:lpstr>Nyheter: förtydligande i basal utredning</vt:lpstr>
       <vt:lpstr>Hur underlättar vi införandet (1)?</vt:lpstr>
       <vt:lpstr>Hur underlättar vi införandet (1)?</vt:lpstr>
       <vt:lpstr>Hur underlättar vi införandet (2)?</vt:lpstr>
       <vt:lpstr>Hur underlättar vi införandet (3)?</vt:lpstr>
-      <vt:lpstr>Vad återstår? </vt:lpstr>
       <vt:lpstr>Hur följer vi upp införandet?</vt:lpstr>
       <vt:lpstr>Vårdförlopp Kognitiv svikt vid misstänkt demenssjukdom är ett kunskapsstöd som ingår i Nationellt system för kunskapsstyrning</vt:lpstr>
       <vt:lpstr>Kontaktuppgifter</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bild 1</dc:title>
   <dc:creator>goaj</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>