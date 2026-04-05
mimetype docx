--- v0 (2026-01-15)
+++ v1 (2026-04-05)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/media/image2.svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 22.5.0 -->
+  <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
     <w:p w:rsidR="00932452" w:rsidP="00932452" w14:paraId="54958C7E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="C00000"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="60" w:line="260" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SEKRETESSFÖRBINDELSE FÖR STUDERANDE, PRAKTIKANTER, MFL. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00932452" w:rsidP="00932452" w14:paraId="083B8E40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -971,82 +971,74 @@
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="00F337B5" w14:paraId="1BE4B01A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt11"/>
+      <w:tblStyle w:val="Tabellrutnt10"/>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="3256"/>
       <w:gridCol w:w="4262"/>
       <w:gridCol w:w="986"/>
       <w:gridCol w:w="852"/>
     </w:tblGrid>
     <w:tr w14:paraId="528AD50C" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="264"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="74384004" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
@@ -1308,80 +1300,72 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1751433" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid2"/>
+      <w:tblStyle w:val="TableGrid0"/>
       <w:tblW w:w="9899" w:type="dxa"/>
       <w:tblInd w:w="-907" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4128"/>
       <w:gridCol w:w="4541"/>
       <w:gridCol w:w="1230"/>
     </w:tblGrid>
     <w:tr w14:paraId="45EB11BF" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="01E9C2A3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -1704,51 +1688,51 @@
             <w:instrText>\*Upper</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
-            <w:t>14476-7</w:t>
+            <w:t>14476-8</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="52B00635" w14:textId="0F39C1A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w14:paraId="743A4013" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
@@ -3263,80 +3247,82 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1727144835">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1725253833">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="383336302">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1884711191">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00975D5F"/>
     <w:rsid w:val="00003DD7"/>
     <w:rsid w:val="000348D4"/>
     <w:rsid w:val="000364F5"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="000559F7"/>
     <w:rsid w:val="00060C2E"/>
     <w:rsid w:val="00077AB2"/>
     <w:rsid w:val="000936A7"/>
     <w:rsid w:val="0009433F"/>
     <w:rsid w:val="000956D3"/>
     <w:rsid w:val="000A38B7"/>
     <w:rsid w:val="000B7CDE"/>
     <w:rsid w:val="000C2EF5"/>
     <w:rsid w:val="000C4469"/>
+    <w:rsid w:val="000E57FA"/>
+    <w:rsid w:val="00101184"/>
     <w:rsid w:val="00104041"/>
     <w:rsid w:val="001121C1"/>
     <w:rsid w:val="00117EB6"/>
     <w:rsid w:val="00121764"/>
     <w:rsid w:val="00136754"/>
     <w:rsid w:val="00140B93"/>
     <w:rsid w:val="0017789C"/>
     <w:rsid w:val="0018483D"/>
     <w:rsid w:val="00190C5E"/>
     <w:rsid w:val="001B0D52"/>
     <w:rsid w:val="001B1282"/>
     <w:rsid w:val="001B58E8"/>
     <w:rsid w:val="001B7097"/>
     <w:rsid w:val="001B71DC"/>
     <w:rsid w:val="001E1BEB"/>
     <w:rsid w:val="002043A6"/>
     <w:rsid w:val="00217CC4"/>
     <w:rsid w:val="0022259F"/>
     <w:rsid w:val="00225FFD"/>
     <w:rsid w:val="0024266E"/>
     <w:rsid w:val="00242BFD"/>
     <w:rsid w:val="0025598C"/>
     <w:rsid w:val="0025719F"/>
     <w:rsid w:val="0026281E"/>
     <w:rsid w:val="00275969"/>
@@ -3351,50 +3337,51 @@
     <w:rsid w:val="0031484C"/>
     <w:rsid w:val="003151F4"/>
     <w:rsid w:val="003270B9"/>
     <w:rsid w:val="0035326B"/>
     <w:rsid w:val="00360B84"/>
     <w:rsid w:val="00375A00"/>
     <w:rsid w:val="003841CF"/>
     <w:rsid w:val="003B00D6"/>
     <w:rsid w:val="003E692A"/>
     <w:rsid w:val="003F5483"/>
     <w:rsid w:val="003F6EEC"/>
     <w:rsid w:val="003F700D"/>
     <w:rsid w:val="00416A86"/>
     <w:rsid w:val="0042605E"/>
     <w:rsid w:val="004326EB"/>
     <w:rsid w:val="004446DE"/>
     <w:rsid w:val="00447366"/>
     <w:rsid w:val="0045201F"/>
     <w:rsid w:val="0045632E"/>
     <w:rsid w:val="004569FA"/>
     <w:rsid w:val="0046708B"/>
     <w:rsid w:val="00475373"/>
     <w:rsid w:val="00486302"/>
     <w:rsid w:val="004D683C"/>
     <w:rsid w:val="004D76C0"/>
+    <w:rsid w:val="004E1AD2"/>
     <w:rsid w:val="004F0685"/>
     <w:rsid w:val="004F29E8"/>
     <w:rsid w:val="004F462C"/>
     <w:rsid w:val="005012B8"/>
     <w:rsid w:val="00531BB9"/>
     <w:rsid w:val="00537E25"/>
     <w:rsid w:val="00544271"/>
     <w:rsid w:val="005446D5"/>
     <w:rsid w:val="00544C1D"/>
     <w:rsid w:val="0054659F"/>
     <w:rsid w:val="00560E21"/>
     <w:rsid w:val="00562738"/>
     <w:rsid w:val="005818D9"/>
     <w:rsid w:val="005831EF"/>
     <w:rsid w:val="005939B5"/>
     <w:rsid w:val="00594684"/>
     <w:rsid w:val="005A49D5"/>
     <w:rsid w:val="005A7792"/>
     <w:rsid w:val="005B4D71"/>
     <w:rsid w:val="005C103C"/>
     <w:rsid w:val="005C5B00"/>
     <w:rsid w:val="005D5073"/>
     <w:rsid w:val="0061408B"/>
     <w:rsid w:val="00635184"/>
     <w:rsid w:val="00636904"/>
@@ -4528,99 +4515,99 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00932452"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
-    <w:name w:val="Table Grid_2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid_0"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt11">
-    <w:name w:val="Tabellrutnät1_1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt10">
+    <w:name w:val="Tabellrutnät1_0"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid3"/>
+    <w:next w:val="TableGrid1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
-    <w:name w:val="Table Grid_3"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid_1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4913,51 +4900,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4034A60F-BC50-44DB-8575-C13B362D5D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{3b0b0de0-301b-43bc-be01-b232acb4eea4}" enabled="1" method="Standard" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
+  <clbl:label id="{9218f313-491c-48a9-a858-e86888d34a51}" enabled="1" method="Privileged" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Word-dokument med stående sidorientering_re20221102_b880b7b6-ef4d-5125-bf46-b77da6e42b7e.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>8</Words>
   <Characters>47</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -4985,123 +4972,123 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="C_Api_Comment">
     <vt:lpwstr>https://rjh.centuri.se:443/command/workflow/14476/comment</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="C_Approved">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="C_ApprovedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="C_Approvers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="C_Approvers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="C_Approvers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="C_AuditDate">
-    <vt:lpwstr>2026-04-14</vt:lpwstr>
+    <vt:lpwstr>2027-04-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="C_AuditDateExtended">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="C_AuditFrequency">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="C_Category">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="C_CategoryDescription">
     <vt:lpwstr>Underlag till information som skall skapas. Saknar Granskare/Godkännare. Publiceras endast på originalformat med Lås ej.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="C_CategoryId">
     <vt:lpwstr>daf2e9ec-bb64-5fe1-aa26-9ecb25fea0a2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="C_Comparable">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="C_Created">
-    <vt:lpwstr>2025-02-17</vt:lpwstr>
+    <vt:lpwstr>2026-03-16</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="C_CreatedBy">
     <vt:lpwstr>Anders Bylander</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="C_CreatedBy_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="C_CreatedBy_WorkUnit">
     <vt:lpwstr>HR-avdelningen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="C_CreatedBy_WorkUnitPath">
     <vt:lpwstr>Region Jämtland Härjedalen / Regionstab / HR-avdelningen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="C_CreatedDate">
-    <vt:lpwstr>2025-02-17</vt:lpwstr>
+    <vt:lpwstr>2026-03-16</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="C_Description">
     <vt:lpwstr>tystnadsplikt  sekretess</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="C_DocumentNumber">
-    <vt:lpwstr>14476-7</vt:lpwstr>
+    <vt:lpwstr>14476-8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="C_FileCategory">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="C_FinishBefore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="C_FinishBeforeAuto">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="C_FinishBeforeDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="C_FormConfigId">
     <vt:lpwstr>39420bde-0e30-42d6-afd5-0b04b7d982c0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="C_Form_TYP_AV_BLANKETT">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="C_FrequencyInMonths">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="C_HasPreviousIssue">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="C_HasVisibleReportTemplates">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="C_IssueNumber">
-    <vt:lpwstr>7</vt:lpwstr>
+    <vt:lpwstr>8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="C_Language">
     <vt:lpwstr>sv-SE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="C_Link">
     <vt:lpwstr>https://rjh.centuri.se:443/RegNo/14476</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="C_LinkToDoRespond">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/dependee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="C_Link_Compare">
     <vt:lpwstr>https://rjh.centuri.se:443/Compare/14476</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="C_Link_ToDo_Tasks">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/tasks</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="C_Link_ToDo_Work">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/work</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="C_Mandatory">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="C_OldRegNo">
     <vt:lpwstr/>
   </property>
@@ -5111,110 +5098,110 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="C_Owners">
     <vt:lpwstr>Anders Bylander</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="C_Owner_Email">
     <vt:lpwstr>anders.bylander@regionjh.se</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="C_Owner_FamilyName">
     <vt:lpwstr>Bylander</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="C_Owner_GivenName">
     <vt:lpwstr>Anders</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="C_Owner_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="C_Owner_UserName">
     <vt:lpwstr>abyl9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="C_Owner_WorkUnit">
     <vt:lpwstr>HR-avdelningen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="C_Owner_WorkUnitPath">
     <vt:lpwstr>Region Jämtland Härjedalen / Regionstab / HR-avdelningen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="C_Owner_WorkUnit_ExternalId">
-    <vt:lpwstr/>
+    <vt:lpwstr>SE2321000214-0042527</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="C_RegistrationNumber">
     <vt:lpwstr>14476</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="C_RegistrationNumberId">
     <vt:lpwstr>5a195224-fa78-4c8d-976d-4ff580e9e5b2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="C_RegNo">
-    <vt:lpwstr>14476-7</vt:lpwstr>
+    <vt:lpwstr>14476-8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="C_Restricted">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="C_Reviewed">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="C_ReviewedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="C_Reviewers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="C_Reviewers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="C_Reviewers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="C_Revision">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="C_Stage">
     <vt:lpwstr>Publicerad</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="C_StartAfter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="C_StartAfterDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="C_Tags">
-    <vt:lpwstr>Utbildning PTP-, ST-psykologer, Forskning och  utbildning (FoUU), Vuxenutbildning, Vårdgymnasium, Introducera ny medarbetare</vt:lpwstr>
+    <vt:lpwstr>Ska taggas till webbarna, Utbildning PTP-, ST-psykologer, Forskning och  utbildning (FoUU), Vuxenutbildning, Vårdgymnasium, Introducera ny medarbetare</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="C_Template">
     <vt:lpwstr>Word-dokument med stående sidorientering.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="C_Title">
     <vt:lpwstr>Sekretessblankett för studerande, praktikanter eller andra icke anställda</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="C_UpdatedWhen">
-    <vt:lpwstr>2025-04-14</vt:lpwstr>
+    <vt:lpwstr>2026-04-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="C_UpdatedWhenDate">
-    <vt:lpwstr>2025-04-14</vt:lpwstr>
+    <vt:lpwstr>2026-04-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="C_ValidFrom">
-    <vt:lpwstr>2025-04-14</vt:lpwstr>
+    <vt:lpwstr>2026-04-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="C_ValidFromDate">
-    <vt:lpwstr>2025-04-14</vt:lpwstr>
+    <vt:lpwstr>2026-04-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="C_ValidUntil">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="C_ValidUntilDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="C_ViewMode">
     <vt:lpwstr>ViewModeOriginal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="C_Workflow">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="C_WorkflowId">
-    <vt:lpwstr>094f4080-2fd1-4d73-9461-13d2654550b7</vt:lpwstr>
+    <vt:lpwstr>9c08c4ea-23b4-4257-84a9-22639d6c8d45</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="C_WorkUnit">
     <vt:lpwstr>HR-avdelningen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="C_WorkUnitPath">
     <vt:lpwstr>Region Jämtland Härjedalen / Regionstab / HR-avdelningen</vt:lpwstr>
   </property>
 </Properties>
 </file>